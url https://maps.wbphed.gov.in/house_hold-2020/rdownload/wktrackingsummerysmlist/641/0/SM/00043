--- v0 (2026-01-11)
+++ v1 (2026-08-28)
@@ -92,159 +92,159 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>ALIPURDUAR</t>
   </si>
   <si>
     <t>Madarihat</t>
   </si>
   <si>
     <t>Northern Mechanical Division II</t>
   </si>
   <si>
     <t>DALMORE TG &amp; RAMJHORA TG WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/00043</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Repairing and rewinding of 20HP submersible pumping machinery at P/H No.-II under Dolmore TG &amp; Ramjhora TG water supply scheme under AMSD PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000773/2020-2021</t>
+  </si>
+  <si>
+    <t>61/AMSD</t>
+  </si>
+  <si>
+    <t>23/04/2020</t>
+  </si>
+  <si>
+    <t>03/05/2020</t>
+  </si>
+  <si>
+    <t>SUNLIT</t>
+  </si>
+  <si>
+    <t>Withdrawing ,overhauling and installation of 20HP submersible pumping machinery at P/H No.-II under Dolmore TG &amp; Ramjhora TG water supply scheme under AMSD PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000772/2020-2021</t>
+  </si>
+  <si>
+    <t>60/AMSD</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of 30 KVA servo motor operated Copper wound line voltage corrector at DALMORE T.G W/S Scheme TW NO- II under NMD-II, P.H.E. Dte.Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000038/2020-2021</t>
   </si>
   <si>
     <t>1111/NMD-II</t>
   </si>
   <si>
     <t>08/10/2020</t>
   </si>
   <si>
     <t>08/11/2020</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING</t>
   </si>
   <si>
-    <t>Repairing and rewinding of 20HP submersible pumping machinery at P/H No.-II under Dolmore TG &amp; Ramjhora TG water supply scheme under AMSD PHE DTE.</t>
-[...23 lines deleted...]
-    <t>60/AMSD</t>
+    <t>Supply, delivery and installation of 30 KVA servo motor operated Copper wound line voltage corrector at DALMORE T.G W/S Scheme TW NO- I under NMD-II, P.H.E. Dte.Alipurduar.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2020-2021</t>
+  </si>
+  <si>
+    <t>1112/NMD-II</t>
+  </si>
+  <si>
+    <t>B.B CONCERNED</t>
+  </si>
+  <si>
+    <t>"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at different PWSS under Birpara - Madarihat block in the dist. of Alipurduar under Northern Mechanical Division-II,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000521/2021-2022</t>
+  </si>
+  <si>
+    <t>1069/NMD-II</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. II , Under DALMORE TG &amp; RAMJHORA TG W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000409/2021-2022</t>
   </si>
   <si>
     <t>565/NMD-II</t>
   </si>
   <si>
     <t>06/07/2021</t>
   </si>
   <si>
     <t>06/07/2022</t>
   </si>
   <si>
     <t>MALAY KUMAR SAHA</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. IV , Under DALMORE TG &amp; RAMJHORA TG W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000410/2021-2022</t>
   </si>
   <si>
     <t>566/NMD-II</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under DALMORE TG &amp; RAMJHORA TG W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000415/2021-2022</t>
   </si>
   <si>
     <t>571/NMD-II</t>
-  </si>
-[...28 lines deleted...]
-    <t>B.B CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -791,464 +791,464 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.94</v>
+        <v>0.21</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>0.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.21</v>
+        <v>3.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.88</v>
+        <v>3.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>4.88</v>
+        <v>4.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>4.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.72</v>
+        <v>4.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>3.93</v>
+        <v>4.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>