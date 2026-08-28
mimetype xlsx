--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -110,108 +110,108 @@
   <si>
     <t>SM/00034</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Continuation Order for Operation, maintenance &amp; guarding of 40 KVA DG set at JAYANTI bungalow,in the dist. Alipurduar under NMD-II,P.H.E Dte..</t>
   </si>
   <si>
     <t>ORD/000151/2020-2021</t>
   </si>
   <si>
     <t>1093/NMD-II</t>
   </si>
   <si>
     <t>05/10/2020</t>
   </si>
   <si>
     <t>08/10/2020</t>
   </si>
   <si>
     <t>MUSTAFI CONCERN</t>
   </si>
   <si>
+    <t>Continuation Order For Operation, maintenance &amp; guarding of 40 KVA DG set at JAYANTI bungalow,in the dist. Alipurduar under NMD-II,P.H.E Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000526/2021-2022</t>
+  </si>
+  <si>
+    <t>98/NMD-II</t>
+  </si>
+  <si>
+    <t>18/05/2021</t>
+  </si>
+  <si>
+    <t>18/07/2021</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery &amp; fitting-Fixing of out door luminaries at Jayanti Bungalow ,in th dist. Alipurduar under NMD-II , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2020-2021</t>
+  </si>
+  <si>
+    <t>814/AMSD</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>24/01/2021</t>
+  </si>
+  <si>
     <t>Continuation order for Operation, maintenance &amp; guarding of 40 KVA DG set at JAYANTI bungalow,in the dist. Alipurduar under NMD-II,P.H.E Dte..</t>
   </si>
   <si>
     <t>ORD/000553/2020-2021</t>
   </si>
   <si>
     <t>1389/NMD-II</t>
   </si>
   <si>
     <t>19/01/2021</t>
   </si>
   <si>
     <t>19/03/2021</t>
   </si>
   <si>
     <t>Continuation Order for Operation, maintenance &amp; guarding of 40 KVA DG set at JAYANTI bungalow, in the dist. Alipurduar under NMD-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000697/2020-2021</t>
   </si>
   <si>
     <t>1657/NMD-II</t>
   </si>
   <si>
     <t>16/03/2021</t>
   </si>
   <si>
     <t>18/03/2021</t>
-  </si>
-[...28 lines deleted...]
-    <t>18/07/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,51 +817,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>2.39</v>
+        <v>2.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -876,51 +876,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>2.46</v>
+        <v>0.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -935,51 +935,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>0.52</v>
+        <v>2.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>