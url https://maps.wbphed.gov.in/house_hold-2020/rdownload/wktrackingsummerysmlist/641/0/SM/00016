--- v0 (2026-01-11)
+++ v1 (2026-08-28)
@@ -122,72 +122,72 @@
   <si>
     <t>625/NMD-II</t>
   </si>
   <si>
     <t>06/07/2021</t>
   </si>
   <si>
     <t>06/07/2022</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK &amp; CO.</t>
   </si>
   <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. I (AUG.) , Under KALCHINI W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000317/2021-2022</t>
   </si>
   <si>
     <t>626/NMD-II</t>
   </si>
   <si>
     <t>S.P ENTERPRISE (SLG)</t>
   </si>
   <si>
+    <t>-"Supply and delivery of Calcium Hypochlorite [Ca(Ocl)₂] granules at Bhutnirghat ,Choto salkumar, Dalimpur etc under Falakata block in the dist. of Alipurduar under NMD-II P.H E Dte¿</t>
+  </si>
+  <si>
+    <t>ORD/000614/2021-2022</t>
+  </si>
+  <si>
+    <t>1114/NMD-II</t>
+  </si>
+  <si>
+    <t>20/09/2021</t>
+  </si>
+  <si>
+    <t>20/10/2021</t>
+  </si>
+  <si>
     <t>Operation and Guarding of Pumping machinery at Pump House No. I , Under DALIMPUR W/S Scheme, in the dist. Of Alipurduar.</t>
   </si>
   <si>
     <t>ORD/000384/2021-2022</t>
   </si>
   <si>
     <t>551/NMD-II</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/10/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,119 +843,119 @@
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>4.88</v>
+        <v>2.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>2.15</v>
+        <v>4.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>