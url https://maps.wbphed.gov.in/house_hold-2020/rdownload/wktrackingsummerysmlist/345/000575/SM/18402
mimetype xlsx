--- v0 (2025-12-15)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,71 +239,50 @@
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well within CHANDIPUR block, District - PURBA Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001875/2023-2024</t>
   </si>
   <si>
     <t>903/W/MMD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
-    <t>Design &amp; Construction of GSLR (4900 Cum) at Nandakumar Block &amp; GSLR (3800 Cum ) at Chandipur Block including High lift Pump House, Chlorine room, Store room, Sub Station Building, Administrative Building, Guard Room, Staff quarter and other allied Structures and Construction of Zonal Overhead Reservior (27 Nos) including Soil Investigation of Different Capacity along with CW Rising Main ,Laying of Distribution Pipeline and FHTC (51946 Nos) including sinking of Big Dia Tube Wells and its connections and other allied works as per direction of EIC including 1 years Operation and Maintenance after successful Trail Run(180 Days) for Surface water based Water supply scheme for Nandakumar Block and Chandipur Block under Tamluk Division PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/002725/2023-2024</t>
   </si>
   <si>
     <t>1070/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XII (Kulup) at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
@@ -410,255 +389,201 @@
   <si>
     <t>ORD/000418/2025-2026</t>
   </si>
   <si>
     <t>2144/TD</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-II (Bhagaban Khali) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000392/2025-2026</t>
   </si>
   <si>
     <t>2132/TD</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XIV (Barabanki) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000411/2025-2026</t>
   </si>
   <si>
     <t>2137/TD</t>
   </si>
   <si>
-    <t>Installation of display Board (20 nos) at different work site for P.H.E. Dept. Land within Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District. (Part-D)</t>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-III (Jaukti Basan) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000407/2025-2026</t>
+  </si>
+  <si>
+    <t>2133/TD</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-IV (Barneturia) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2025-2026</t>
+  </si>
+  <si>
+    <t>2134/TD</t>
+  </si>
+  <si>
+    <t>Installation of display Board at different work( ZONE-XI,XXII) site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District.(PHASE-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000486/2025-2026</t>
+  </si>
+  <si>
+    <t>2362/TD</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
+  </si>
+  <si>
+    <t>TECHNO ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XVI (Rasik Chak) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000413/2025-2026</t>
+  </si>
+  <si>
+    <t>2139/TD</t>
+  </si>
+  <si>
+    <t>Installation of display Board (20 nos) at different work site for P.H.E. Dept. Land within Nandakumar Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District. (Part-C)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>ORD/000476/2025-2026</t>
-[...2 lines deleted...]
-    <t>2437/TD</t>
+    <t>ORD/000477/2025-2026</t>
+  </si>
+  <si>
+    <t>2438/TD</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>GLOBAL TRADE</t>
   </si>
   <si>
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-III (Jaukti Basan) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
-[...59 lines deleted...]
-    <t>2149/TD</t>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XX (Dibakarpur) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000415/2025-2026</t>
+  </si>
+  <si>
+    <t>2141/TD</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Zone-XXI (Baraghuni) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2025-2026</t>
+  </si>
+  <si>
+    <t>2142/TD</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XVII (Kulbari) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000414/2025-2026</t>
+  </si>
+  <si>
+    <t>2140/TD</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XXII (Khagda) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000417/2025-2026</t>
+  </si>
+  <si>
+    <t>2143/TD</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Zone-VI (Balibar) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000409/2025-2026</t>
+  </si>
+  <si>
+    <t>2135/TD</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XI (Bamunara) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2025-2026</t>
+  </si>
+  <si>
+    <t>2136/TD</t>
+  </si>
+  <si>
+    <t>Laying UPVC pipe line 90 ( OD ) for left out portion at village Bhandarberia Jalpai under Jalpai PWSS Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2025-2026</t>
+  </si>
+  <si>
+    <t>2148/TD</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XX (Dibakarpur) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>FARID UDDIN AHMED</t>
   </si>
   <si>
     <t>Installation of display Board at different work site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/000484/2025-2026</t>
   </si>
   <si>
     <t>2360/TD</t>
   </si>
   <si>
-    <t>Installation of display Board (20 nos) at different work site for P.H.E. Dept. Land within Sahid Matangini &amp; Nandakumar Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District. (Part-B)</t>
-[...7 lines deleted...]
-  <si>
     <t>Installation of display Board at different work site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE- I)</t>
   </si>
   <si>
     <t>ORD/000483/2025-2026</t>
   </si>
   <si>
     <t>2359/TD</t>
-  </si>
-[...7 lines deleted...]
-    <t>3699/TSD</t>
   </si>
   <si>
     <t>Installation of display Board (29 nos) at different work site within Sahid Matangini Block for P.H.E. Dept. Land under Tamluk Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.(Part-A)</t>
   </si>
   <si>
     <t>ORD/000479/2025-2026</t>
   </si>
   <si>
     <t>2440/TD</t>
   </si>
   <si>
     <t>Installation of display Board at different work site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District .(PHASE-III)</t>
   </si>
   <si>
     <t>ORD/000485/2025-2026</t>
   </si>
   <si>
     <t>2361/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1065,73 +990,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W44"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1228,54 +1153,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>85.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>68.61</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>80.71</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1291,54 +1216,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>96.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>55.59</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>57.81</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1480,54 +1405,54 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>532.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>97.17</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>18.26</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1543,54 +1468,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>533.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>115.61</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>21.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1669,2176 +1594,1800 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>192.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>102.72</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>53.41</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>16926.01</v>
+        <v>10.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>313.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>1.85</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>10.42</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P13" s="4">
         <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>0.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
         <v>0.95</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P16" s="4">
         <v>0.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>0.95</v>
+        <v>7.78</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="J18" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>7.78</v>
+        <v>0.8</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>0.8</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P20" s="4">
         <v>0.8</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P21" s="4">
         <v>0.8</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P22" s="4">
         <v>0.8</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="P23" s="4">
-        <v>3.33</v>
+        <v>0.8</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="P24" s="4">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P25" s="4">
         <v>0.8</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>0.42</v>
+        <v>3.33</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P27" s="4">
         <v>0.8</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="P28" s="4">
-        <v>3.33</v>
+        <v>0.8</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P29" s="4">
-        <v>3.37</v>
+        <v>0.8</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P30" s="4">
         <v>0.8</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P31" s="4">
         <v>0.8</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P32" s="4">
         <v>0.8</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="P33" s="4">
-        <v>0.94</v>
+        <v>4.18</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="P34" s="4">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="P35" s="4">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="P36" s="4">
-        <v>0.8</v>
+        <v>4.83</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="J37" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K37" s="4" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>188</v>
+        <v>136</v>
       </c>
       <c r="P37" s="4">
-        <v>4.18</v>
+        <v>0.83</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A38" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>5205.86</v>
+      </c>
+      <c r="P38" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>0</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
-    <row r="39" spans="1:23">
-[...346 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>