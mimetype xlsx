--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,360 +239,168 @@
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well within CHANDIPUR block, District - PURBA Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001875/2023-2024</t>
   </si>
   <si>
     <t>903/W/MMD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
-    <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
-[...20 lines deleted...]
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XII (Kulup) at Chandipur Block under Tamluk Division, PHE Dte.</t>
+    <t>Hiring Vehicle for Site inspection of Nandakumar Chnadipur Surface based Project and Pingla Panskura Surface based Project under Midnapore Mechanical Division , P.H.E.Dte (Vehical No. WB-31A-3738)</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001868/2024-2025</t>
+  </si>
+  <si>
+    <t>781//WMMD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>SUDIP KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XV (Usmanpur) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000620/2024-2025</t>
-[...76 lines deleted...]
-  <si>
     <t>ORD/000412/2025-2026</t>
   </si>
   <si>
     <t>2138/TD</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>ENGINEERS CONSULTANT (INDIA)</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at Zone-XXIII (Jalpai Part - II) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000418/2025-2026</t>
   </si>
   <si>
     <t>2144/TD</t>
   </si>
   <si>
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-II (Bhagaban Khali) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Installation of display Board at different work( ZONE-XI,XXII) site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District.(PHASE-IV)</t>
   </si>
   <si>
     <t>ORD/000486/2025-2026</t>
   </si>
   <si>
     <t>2362/TD</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>TECHNO ENTERPRISE.</t>
   </si>
   <si>
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XVI (Rasik Chak) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Zone-XXI (Baraghuni) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2025-2026</t>
   </si>
   <si>
     <t>2142/TD</t>
   </si>
   <si>
-    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XVII (Kulbari) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Zone-VI (Balibar) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000409/2025-2026</t>
   </si>
   <si>
     <t>2135/TD</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Zone-XI (Bamunara) Nandakumar-Chandipur Surface Water Based Water Supply Scheme at Chandipur Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000410/2025-2026</t>
   </si>
   <si>
     <t>2136/TD</t>
   </si>
   <si>
-    <t>Laying UPVC pipe line 90 ( OD ) for left out portion at village Bhandarberia Jalpai under Jalpai PWSS Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Installation of display Board at different work site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE-II)</t>
   </si>
   <si>
     <t>ORD/000484/2025-2026</t>
   </si>
   <si>
     <t>2360/TD</t>
   </si>
   <si>
     <t>Installation of display Board at different work site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District. (PHASE- I)</t>
   </si>
   <si>
     <t>ORD/000483/2025-2026</t>
   </si>
   <si>
     <t>2359/TD</t>
-  </si>
-[...7 lines deleted...]
-    <t>2440/TD</t>
   </si>
   <si>
     <t>Installation of display Board at different work site of Chandipur Block, under Tamluk Division, PHE Dte. Purba Medinipur District .(PHASE-III)</t>
   </si>
   <si>
     <t>ORD/000485/2025-2026</t>
   </si>
   <si>
     <t>2361/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1153,54 +961,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>85.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>68.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.71</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1216,54 +1024,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>96.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>55.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.81</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1405,54 +1213,54 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>532.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>18.26</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1468,54 +1276,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>533.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>115.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.69</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1594,1800 +1402,731 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>192.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>102.72</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>53.41</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>10.42</v>
+        <v>7.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>0.42</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="P17" s="4">
-        <v>7.78</v>
+        <v>0.8</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="P18" s="4">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="P19" s="4">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="P20" s="4">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A21" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>5171.92</v>
+      </c>
+      <c r="P21" s="8">
+        <v>439.7</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>8.5</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...1039 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>