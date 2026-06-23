--- v0 (2026-01-12)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,68 @@
     <t>SM/17801</t>
   </si>
   <si>
     <t>Solarisation</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/002107/2022-2023</t>
   </si>
   <si>
     <t>1027/W/MMD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>KAMAKSHYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and installation of Sign Board for depicting the scheme details of different ongoing Solarisation works for the purpose of Geotagging at SAHID MATANGINI, TAMLUK and PANSKURA Block adjacent PWSS under MMD, P.H.E. Dte.in the Dist.- Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2024-2025</t>
+  </si>
+  <si>
+    <t>528/HESD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>M/S. S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -717,87 +735,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>6.26</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="4">
+        <v>3.52</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0.18</v>
+      </c>
+      <c r="R4" s="4">
+        <v>5</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>9.78</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0.18</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>