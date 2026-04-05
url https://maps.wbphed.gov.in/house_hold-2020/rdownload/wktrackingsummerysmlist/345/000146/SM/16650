--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,90 +74,54 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
-    <t>PURBA MEDINIPUR</t>
-[...37 lines deleted...]
-  <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -190,91 +154,79 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -543,264 +495,203 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="12" t="s">
+      <c r="H2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="12" t="s">
+      <c r="I2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="12" t="s">
+      <c r="J2" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="6" t="s">
+      <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="6" t="s">
+      <c r="P2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="6" t="s">
+      <c r="R2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="6" t="s">
+      <c r="S2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="3">
-[...2 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="3"/>
-      <c r="D3" s="3" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6">
+        <v>0</v>
+      </c>
+      <c r="P3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A3:N3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>