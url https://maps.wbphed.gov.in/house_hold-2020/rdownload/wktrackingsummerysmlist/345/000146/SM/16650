--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,108 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>PURBA MEDINIPUR</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Electro-Mechanical components of Khejuri PWSS in the District of Purba Medinipur under JJM programme.</t>
+  </si>
+  <si>
+    <t>SM/16650</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Rejuvenation of Electro-Mechanical components of Khejuri PWSS in the District of Purba Medinipur under JJM programme under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001847/2022-2023</t>
+  </si>
+  <si>
+    <t>764/W/MMD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>26/10/2027</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply and installation of Sign Board for depicting the scheme details of different on going Solarization works for the purpose of Geotagging at different PWSS under Khejuri block under Midnapore Mechanical Division, P.H.E. Dte. in the Dist. of Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>648/HESD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +208,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +561,325 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="O3" s="6">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>12.24</v>
+      </c>
+      <c r="Q3" s="4">
         <v>0</v>
       </c>
-      <c r="P3" s="6">
+      <c r="R3" s="4">
         <v>0</v>
       </c>
-      <c r="Q3" s="6" t="s">
-[...3 lines deleted...]
-      <c r="S3" s="6"/>
+      <c r="S3" s="4">
+        <v>60</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.35</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="R4" s="4">
+        <v>85.54</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>12.59</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>