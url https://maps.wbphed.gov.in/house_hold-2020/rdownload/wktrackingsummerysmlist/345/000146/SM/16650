--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -785,88 +785,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="R4" s="4">
-        <v>85.54</v>
+        <v>42.77</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>12.59</v>
       </c>
       <c r="P5" s="8">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="Q5" s="8">
-        <v>2.38</v>
+        <v>1.19</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>