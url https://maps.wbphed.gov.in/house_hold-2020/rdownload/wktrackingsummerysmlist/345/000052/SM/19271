--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/19271</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Procurement of Chemicals &amp; Consumables, Glassware, Plastic ware etc. required for smooth running of the Laboratories for the year 2024- 2025 in the District of Purba Medinipur Under Tamluk Division P.H.E. Dte. Total Nos of Laboratories = 17 Nos including Digha S.D. Lab &amp; 7 Nos N.G.O managed.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000125/2025-2026</t>
   </si>
   <si>
     <t>1245/TD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
-    <t>09/06/2025</t>
+    <t>30/07/2026</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>