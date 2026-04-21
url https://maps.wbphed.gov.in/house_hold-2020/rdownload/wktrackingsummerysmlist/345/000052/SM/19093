--- v0 (2025-12-13)
+++ v1 (2026-04-21)
@@ -113,81 +113,81 @@
   <si>
     <t>Organize one day Sub Division level orientation programme on JJM involving PRI Functionaries &amp; VWSC members at Purba Medinipur district and conceptualization, design , implementation of community sensitization / mobilization activities using various mediums on JJM, provision on legal provision damage or illegal connection of PWSS; safe handling &amp; storage of safe water quality issues , water conservation and WASH related issues as per operational guideline of JJM and preparation of web based Digital (A/V) training material (Bengali) at Purba Medinipur District under Tamluk Division, PHE Dte, , Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000806/2023-2024</t>
   </si>
   <si>
     <t>3284/TD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>DEBNATH BROTHERS</t>
   </si>
   <si>
+    <t>Wall writing about the benefits of tap water, efficient use of water and water conservation prominent places like Health Center, GP office , BDO Office and other such prominent places for assessment of functionality of Tap water connections under JJM at Purba Medinipur District under Tamluk Division, PHE Dte. Govt of West Bengal</t>
+  </si>
+  <si>
+    <t>ORD/000692/2024-2025</t>
+  </si>
+  <si>
+    <t>2131/TD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>HARISHCHANDRAPUR PALLY UNNAYAN SAMITY</t>
+  </si>
+  <si>
     <t>Organize one day Sub Division level orientation programme on JJM involving PRI Functionaries &amp; VWSC members at Purba Medinipur district and conceptualization, design , implementation of community sensitization / mobilization activities using various mediums on JJM, provision on legal provision damage or illegal connection of PWSS; safe handling &amp; storage of safe water quality issues , water conservation and WASH related issues as per operational guideline of JJM and preparation of web based Digital (A/V) training material (Bengali) at Purba Medinipur District under Tamluk Division, PHE Dte, , Govt. of West Bengal (PART-B).</t>
   </si>
   <si>
     <t>ORD/001232/2023-2024</t>
   </si>
   <si>
     <t>1043/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>15/09/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>HARISHCHANDRAPUR PALLY UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -778,138 +778,138 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>33.97</v>
+        <v>49.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>49.88</v>
+        <v>33.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>143.05</v>