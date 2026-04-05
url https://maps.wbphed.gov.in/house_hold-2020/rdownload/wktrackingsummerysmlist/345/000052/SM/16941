--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,186 +131,75 @@
   <si>
     <t>Installation of display Board at 55 nos. different work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>3289/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
   </si>
   <si>
-    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna. (Part Work Order PHASE-II)</t>
-[...16 lines deleted...]
-  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/002725/2023-2024</t>
   </si>
   <si>
     <t>1070/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
-  </si>
-[...91 lines deleted...]
-    <t>121RWS/TSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,73 +588,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -947,707 +836,140 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4039.88</v>
+        <v>10.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...26 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...17 lines deleted...]
-      <c r="Q6" s="4">
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>30.2</v>
+      </c>
+      <c r="P6" s="8">
         <v>0</v>
       </c>
-      <c r="R6" s="4">
+      <c r="Q6" s="8">
         <v>0</v>
       </c>
-      <c r="S6" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...535 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>