--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,77 +129,50 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Installation of display Board at 55 nos. different work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>3289/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,73 +561,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -812,164 +785,101 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...8 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>19.78</v>
+      </c>
+      <c r="P5" s="8">
+        <v>9.16</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>46.32</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>