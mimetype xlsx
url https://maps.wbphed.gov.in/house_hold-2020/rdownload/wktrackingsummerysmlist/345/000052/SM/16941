--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,224 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Installation of display Board at 55 nos. different work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>3289/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Bar Kasimpur, 2. Dhaka Chora, under Kakra Panchayat 3. Bhairabi Chak, 4. Nishkini, 5. Ramchak, Panchayat :- Kotebash all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2025-2026</t>
+  </si>
+  <si>
+    <t>123/RWS/TSD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Hajipur, 2.Tangabani, under Haldia-i Panchyat 3. Saripur, 4. Mirjapur, 5. Somaibasan, Panchayat :Padima-ii- all are under Ramnagar-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2025-2026</t>
+  </si>
+  <si>
+    <t>114/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Nata Gechhia, 2 .Uttar Khas Mulda, under Boroj Panchyat, 3. Jagamohanpur, 4. Uttar Nara Basan, under Mugberia Panchyat 5. vill- Hinari, Panchayat :- Basantapur all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2025-2026</t>
+  </si>
+  <si>
+    <t>115/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Bisha Dangar, 2. Dhangharibar, 3. Kunja Para, 4. Uttar Sukhmajhi, under Itaberia Panchyat 5. vill- Binanda Chak, Panchayat :- Basudevberia all are under Bhagawanpur-ii Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2025-2026</t>
+  </si>
+  <si>
+    <t>116/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Nata Talya, 2. Nona Birampur, 3. Nunbar, 4. Dihi Jhanjrar, under Bhagabanpur Panchyat 5. vill- Brahmattar Bar, Panchayat :- Bibhisanpur all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000352/2025-2026</t>
+  </si>
+  <si>
+    <t>127/RWS/TSD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Ghoshpur, 2.Raygange,under Gurgram Panchyat 3. Kotbar, Panchayat :- Simulia, 4. Baman Chak, 5. Bhabani Chak Panchayat :- Kajlagarh, all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2025-2026</t>
+  </si>
+  <si>
+    <t>126/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Haripur , 2. Chak Sibrampur, 3. Danaipur , 4. Tiraipur Jalpal, under Mahammadpur-i Panchyat 5. vill- Gopal Chak, Panchayat :- Simulia all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2025-2026</t>
+  </si>
+  <si>
+    <t>122/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1.Tikar Maisali, 2.Agar Mulda, 3. Gora Mulda, 4. Kalikapur, 5. Kalu Rautbar all are under Bhagwanpur-II Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2025-2026</t>
+  </si>
+  <si>
+    <t>132/RWS/TSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Bhabanipur, 2.Digha Nagar, 3.Jamalpur , 4. Kalupur, 5, Kismat Arajibar under Gurgram Panchyat &amp; all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2025-2026</t>
+  </si>
+  <si>
+    <t>128/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1.Gopal Dasbar, 2.Shyampur, 3. Subodhpur, 4. Uttar Shibarampur, under Bhagabanpur Panchyat 5. vill- Harma Shani, Panchayat :- Bibhisanpur all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2025-2026</t>
+  </si>
+  <si>
+    <t>129/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Haturia, 2. Haturia Dalbari, 3. Kalika Danri, under Arjunnagar Panchyat 4.. vill- Jagamohan Chak, 5.Kuchai Dighi Panchayat :- Basudevberia all are under Bhagawanpur-ii Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2025-2026</t>
+  </si>
+  <si>
+    <t>121RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Mirchak , Panchayat : -Basudevberia 2. Dakshin Baroj-part-i,Panchayat :- Boroj, 3. Lochananda Chak, 4. Uttar Gobinda Chak, under Garbari-ii Panchyat 5. vill- Bargopal, Panchayat :- Itaberia all are under Bhagawanpur-ii Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2025-2026</t>
+  </si>
+  <si>
+    <t>117/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna. (Part Work Order PHASE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>100/TD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/002725/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/W/MMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -799,87 +973,969 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.16</v>
       </c>
       <c r="Q4" s="4">
         <v>9.16</v>
       </c>
       <c r="R4" s="4">
         <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4039.88</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>94</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P18" s="4">
+        <v>10.42</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>4080.08</v>
+      </c>
+      <c r="P19" s="8">
+        <v>9.16</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0.22</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>