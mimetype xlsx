--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,261 +92,261 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Deshopran,Egra-I,Egra-II,Khejuri-I</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Mini Piped Water Supply Scheme (Below 100 Household) at different JL No. 5,124,534,150,153,140,97,79,87,151,11 for different Blocks under Tamluk Division, PHE Dte. within Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/16941</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Mini Piped Water Supply Scheme for Installation of 150 mm.x100 mm.x 222 mtr.(av) depth Tube well(PVC) &amp; Providing FHTC (16246 Nos)(Functional Household Tap Connection) of Ground water based mini piped water supply Scheme ( maximum 100 nos household) at different locations of different Village (260 nos at different locations of different Village (260 nos.) under different Block within Purba Medinipur district under Tamluk Division, PHE Dte in connection with Jal Swapna. (Part Work Order PHASE-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>100/TD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000292/2022-2023</t>
   </si>
   <si>
     <t>2910/TD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/002725/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/W/MMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
     <t>Installation of display Board at 55 nos. different work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>3289/TD</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>MISHRA ENTERPRISE</t>
   </si>
   <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1.Tikar Maisali, 2.Agar Mulda, 3. Gora Mulda, 4. Kalikapur, 5. Kalu Rautbar all are under Bhagwanpur-II Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2025-2026</t>
+  </si>
+  <si>
+    <t>132/RWS/TSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Haripur , 2. Chak Sibrampur, 3. Danaipur , 4. Tiraipur Jalpal, under Mahammadpur-i Panchyat 5. vill- Gopal Chak, Panchayat :- Simulia all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2025-2026</t>
+  </si>
+  <si>
+    <t>122/RWS/TSD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Haturia, 2. Haturia Dalbari, 3. Kalika Danri, under Arjunnagar Panchyat 4.. vill- Jagamohan Chak, 5.Kuchai Dighi Panchayat :- Basudevberia all are under Bhagawanpur-ii Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2025-2026</t>
+  </si>
+  <si>
+    <t>121RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Hajipur, 2.Tangabani, under Haldia-i Panchyat 3. Saripur, 4. Mirjapur, 5. Somaibasan, Panchayat :Padima-ii- all are under Ramnagar-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2025-2026</t>
+  </si>
+  <si>
+    <t>114/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Nata Gechhia, 2 .Uttar Khas Mulda, under Boroj Panchyat, 3. Jagamohanpur, 4. Uttar Nara Basan, under Mugberia Panchyat 5. vill- Hinari, Panchayat :- Basantapur all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2025-2026</t>
+  </si>
+  <si>
+    <t>115/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Bhabanipur, 2.Digha Nagar, 3.Jamalpur , 4. Kalupur, 5, Kismat Arajibar under Gurgram Panchyat &amp; all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2025-2026</t>
+  </si>
+  <si>
+    <t>128/RWS/TSD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1.Gopal Dasbar, 2.Shyampur, 3. Subodhpur, 4. Uttar Shibarampur, under Bhagabanpur Panchyat 5. vill- Harma Shani, Panchayat :- Bibhisanpur all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2025-2026</t>
+  </si>
+  <si>
+    <t>129/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Mirchak , Panchayat : -Basudevberia 2. Dakshin Baroj-part-i,Panchayat :- Boroj, 3. Lochananda Chak, 4. Uttar Gobinda Chak, under Garbari-ii Panchyat 5. vill- Bargopal, Panchayat :- Itaberia all are under Bhagawanpur-ii Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2025-2026</t>
+  </si>
+  <si>
+    <t>117/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Bisha Dangar, 2. Dhangharibar, 3. Kunja Para, 4. Uttar Sukhmajhi, under Itaberia Panchyat 5. vill- Binanda Chak, Panchayat :- Basudevberia all are under Bhagawanpur-ii Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2025-2026</t>
+  </si>
+  <si>
+    <t>116/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Nata Talya, 2. Nona Birampur, 3. Nunbar, 4. Dihi Jhanjrar, under Bhagabanpur Panchyat 5. vill- Brahmattar Bar, Panchayat :- Bibhisanpur all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000352/2025-2026</t>
+  </si>
+  <si>
+    <t>127/RWS/TSD</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos ( Vill:- 1. Ghoshpur, 2.Raygange,under Gurgram Panchyat 3. Kotbar, Panchayat :- Simulia, 4. Baman Chak, 5. Bhabani Chak Panchayat :- Kajlagarh, all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2025-2026</t>
+  </si>
+  <si>
+    <t>126/RWS/TSD</t>
+  </si>
+  <si>
     <t>Instalation of display Board at 5 nos ( Vill:- 1. Bar Kasimpur, 2. Dhaka Chora, under Kakra Panchayat 3. Bhairabi Chak, 4. Nishkini, 5. Ramchak, Panchayat :- Kotebash all are under Bhagawanpur-i Development Block) work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000349/2025-2026</t>
   </si>
   <si>
     <t>123/RWS/TSD</t>
-  </si>
-[...163 lines deleted...]
-    <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -875,1014 +875,1014 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.62</v>
+        <v>4039.88</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.16</v>
+        <v>10.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.16</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.83</v>
+        <v>10.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.83</v>
+        <v>9.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>59</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>0.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>0.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
         <v>0.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
         <v>0.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
         <v>0.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P15" s="4">
         <v>0.83</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
         <v>0.83</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="P17" s="4">
-        <v>4039.88</v>
+        <v>0.83</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="P18" s="4">
-        <v>10.42</v>
+        <v>0.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>