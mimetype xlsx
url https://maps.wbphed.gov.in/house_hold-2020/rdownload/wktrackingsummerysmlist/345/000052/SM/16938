--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,68 @@
     <t>06/04/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>AQUATECH ENGINEER</t>
   </si>
   <si>
     <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room,Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Saripur Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000442/2023-2024</t>
   </si>
   <si>
     <t>1425/TD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>SK. NUR ISLAM</t>
+  </si>
+  <si>
+    <t>Retrofitting to accommodate FHTC (42 nos) under JJM within Saripur PWSS (Balance work) within Chandipur Block under Tamluk Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2024-2025</t>
+  </si>
+  <si>
+    <t>147/TSD</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1031,87 +1049,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>13.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.48</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>163.05</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>