--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -913,54 +913,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>77.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>10.4</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -974,54 +974,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>61.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.91</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>13.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1130,54 +1130,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>163.05</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>38.9</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>23.86</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>