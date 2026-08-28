--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,159 +77,159 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>1 (One) Nos. Boosting Tube Well for Saripur Water Supply Scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>SM/16938</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Chandipur in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1204/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>1 (One) Nos. Boosting Tube Well for Saripur Water Supply Scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Name of Work: Sinking of 3 (Three) nos.Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at Boosting Tubewell Site of Kotbar W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at Boosting Tubewell Site of Saripur W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at Boosting Tubewell Site of Paramanandapur W/S Scheme within Moyna Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>118/TD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
+  </si>
+  <si>
+    <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room,Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Saripur Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000442/2023-2024</t>
+  </si>
+  <si>
+    <t>1425/TD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>SK. NUR ISLAM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>350/TD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for SARIPUR Water Supply Scheme T/W-I, (Ref. ID-204064849)</t>
   </si>
   <si>
     <t>BILL/02888/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-309</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...64 lines deleted...]
-    <t>SK. NUR ISLAM</t>
   </si>
   <si>
     <t>Retrofitting to accommodate FHTC (42 nos) under JJM within Saripur PWSS (Balance work) within Chandipur Block under Tamluk Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000546/2024-2025</t>
   </si>
   <si>
     <t>147/TSD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>NARAYAN MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -774,352 +774,352 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.41</v>
+        <v>77.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.58</v>
+        <v>61.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>28.91</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>77.91</v>
+        <v>13.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.1</v>
+        <v>12.98</v>
       </c>
       <c r="R5" s="4">
-        <v>10.4</v>
+        <v>99.77</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>61.66</v>
+        <v>4.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.82</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.91</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>13.01</v>
+        <v>3.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.98</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>2.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>