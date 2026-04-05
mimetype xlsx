--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -209,51 +209,51 @@
   <si>
     <t>2336/CSD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 100cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bagmari Water Supply Scheme within Egra-I Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000237/2023-2024</t>
   </si>
   <si>
     <t>459/TD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>AJIT KUMAR SOM</t>
   </si>
   <si>
     <t>Renovation &amp; Repairing of existing pump house H/W site and 2nd TW Site of Bagmari Water Supply Scheme within Egra-I Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>3616/TD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>