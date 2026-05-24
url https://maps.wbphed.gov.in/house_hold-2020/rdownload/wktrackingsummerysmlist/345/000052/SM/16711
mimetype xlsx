--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,65 @@
     <t>04/05/2023</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>AJIT KUMAR SOM</t>
   </si>
   <si>
     <t>Renovation &amp; Repairing of existing pump house H/W site and 2nd TW Site of Bagmari Water Supply Scheme within Egra-I Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>3616/TD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Accommodate FHTC (70 nos)(Phase-II), proposed Rising main and interconnection ,Supply &amp; Delivery of different dia D.I. Specials under JJM with allied works for Augmentation of Bagmari &amp; its adjoining mouzas Water Supply Scheme within Egra- I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2024-2025</t>
+  </si>
+  <si>
+    <t>1912/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.45</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1073,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>13.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1132,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1193,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>241.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>161.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>66.78</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1253,87 +1268,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>11.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>30.97</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>318.3</v>
+      </c>
+      <c r="P12" s="8">
+        <v>166.11</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>52.19</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>