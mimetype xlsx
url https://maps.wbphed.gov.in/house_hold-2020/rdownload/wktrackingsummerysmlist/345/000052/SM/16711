--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -209,69 +209,69 @@
   <si>
     <t>2336/CSD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 100cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bagmari Water Supply Scheme within Egra-I Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000237/2023-2024</t>
   </si>
   <si>
     <t>459/TD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>26/09/2026</t>
   </si>
   <si>
     <t>AJIT KUMAR SOM</t>
   </si>
   <si>
     <t>Renovation &amp; Repairing of existing pump house H/W site and 2nd TW Site of Bagmari Water Supply Scheme within Egra-I Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>3616/TD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>30/04/2026</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line, Accommodate FHTC (70 nos)(Phase-II), proposed Rising main and interconnection ,Supply &amp; Delivery of different dia D.I. Specials under JJM with allied works for Augmentation of Bagmari &amp; its adjoining mouzas Water Supply Scheme within Egra- I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>1912/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 