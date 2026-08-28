--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,165 +113,165 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bagmari Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000692/2021-2022</t>
   </si>
   <si>
     <t>1741/TD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 100cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Bagmari Water Supply Scheme within Egra-I Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2023-2024</t>
+  </si>
+  <si>
+    <t>459/TD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR SOM</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Bagmari Water Supply Scheme, Block ¿ Egra I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001753/2022-2023</t>
+  </si>
+  <si>
+    <t>632/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at different work site of Kanakpur Retrofitting PWSS in Potashpur - I Block, Argoal, Bagmari, Pratapdighi Retrofitting PWSS in Potashpur - II Block within Contai Sub- Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/001188/2023-2024</t>
+  </si>
+  <si>
+    <t>2336/CSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>3008/TD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>2635/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>Payment of WBSEDCL for Quotation of Shifting of 11 KV line of Bagmari Water Supply Scheme within Egra-II Block</t>
   </si>
   <si>
     <t>BILL/01476/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-664</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...61 lines deleted...]
-  <si>
     <t>Renovation &amp; Repairing of existing pump house H/W site and 2nd TW Site of Bagmari Water Supply Scheme within Egra-I Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>3616/TD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>30/04/2026</t>
+    <t>28/08/2026</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line, Accommodate FHTC (70 nos)(Phase-II), proposed Rising main and interconnection ,Supply &amp; Delivery of different dia D.I. Specials under JJM with allied works for Augmentation of Bagmari &amp; its adjoining mouzas Water Supply Scheme within Egra- I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>1912/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -877,373 +877,373 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.72</v>
+        <v>241.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>161.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.72</v>
+        <v>13.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.64</v>
+        <v>0.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>13.56</v>
+        <v>5.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>4.73</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.83</v>
+        <v>5.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>241.82</v>
+        <v>4.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>161.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>66.78</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>