--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>BALANCE WORK FOR RETROFITTING TO ACCOMMODATE FHTC (851 NOS.) AND LAYING OF UPVC PIPELINE DUE TO UNCOVERED AREA OF THIS ZONE AT DIFFERENT NODAL POINT UNDER JJM IN SURFACE WATER BASED WATER SUPPLY SCHEME FOR ZONE-XII, BLOCK-KOLAGHAT IN THE DISTRICT OF PURBA</t>
   </si>
   <si>
     <t>SM/16470</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Balance work for Retrofitting to accommodate FHTC (851 Nos) under JJM in Surface water Based Water Supply Scheme for Zone-XII Block - Kolaghat in the District of Purba Medinipur.(Phase-III)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>253/TD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply of DI Specials for Zone-XII under Surface Water based Water Supply Scheme of Panskura-II Dev. Block under Tamluk Sub-Division of Tamluk Division PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000825/2023-2024</t>
   </si>
   <si>
     <t>1528/TSD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>KRISHNENDU SEKHAR DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -721,57 +721,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.73</v>
+        <v>56.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>50.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.89</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -782,91 +782,91 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>56.02</v>
+        <v>0.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>56.75</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>51.09</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>90.02</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>