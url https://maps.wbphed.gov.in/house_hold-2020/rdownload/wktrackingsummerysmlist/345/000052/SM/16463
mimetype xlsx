--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -113,90 +113,90 @@
   <si>
     <t>Laying of Distribution pipe line for FHTC (920 nos), Rising main pipe line, Pump House, Boundary Wall, Sinking of 3rd Tube Well with allied works of Lakshya &amp; its adjoining mouzas Water Supply Scheme within Mahisadal Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>254/TD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>HARIPADA PATTANAYAK</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for RETROFITTING TO ACCOMMODATE FHTC UNDER JJM IN LAKSHYA PWSS WITHIN MAHISHADAL BLOCK UNDER HALDIA SUB-DIVISION OF TAMLUK DIVISION, PHE DTE. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002001/2022-2023</t>
+  </si>
+  <si>
+    <t>903/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>RITESH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Way Leave permission from South Eastern Railway for Lakshya PWSS for Application ID-SER-KGP-2023-WL-66</t>
   </si>
   <si>
     <t>BILL/01827/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-821</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
-  </si>
-[...25 lines deleted...]
-    <t>RITESH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,144 +770,144 @@
         <v>64.14</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>6.52</v>
+        <v>13.59</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>13.59</v>
+        <v>6.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>