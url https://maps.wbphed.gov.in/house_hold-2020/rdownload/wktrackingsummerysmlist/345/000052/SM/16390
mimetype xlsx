--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,68 @@
     <t>06/04/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room,Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Habichak Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>ORD/000305/2023-2024</t>
   </si>
   <si>
     <t>602/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>SOUMEN KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Land filling with silver sand and land development of approach road and other side of 2 (Two) nos Boosting T/W site at Habichak W/S scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000375/2024-2025</t>
+  </si>
+  <si>
+    <t>1607/TSD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>17/11/2024</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1030,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>77.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>32.51</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1109,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>74.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>47.11</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1152,101 +1170,162 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>25.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>199.11</v>
+      </c>
+      <c r="P11" s="8">
+        <v>86.18</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>43.28</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>