--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,180 +77,180 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>2 (Two) Nos. Boosting Tube Well for Habichak Water Supply Scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>SM/16390</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Chandipur in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1204/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>2 (Two) Nos. Boosting Tube Well for Habichak Water Supply Scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Replacement of Tube well by direct rotary rig method at Boosting Tubewell Site of Habichak W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Replacement of Tube well by direct rotary rig method at Boosting Tubewell Site of Habichak W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Replacement of Tube well by direct rotary rig method at Boosting Tubewell Site of Kulbari W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Replacement of Tube well by direct rotary rig method at Boosting Tubewell Site of Kulbari W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>116/TD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>2(Two) nos Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room,Laying of proposed Rising main line with interconnection and new construction of boundary wall (Length-50 m) at Boosting Tube Well Site for Habichak Water Supply Scheme under Tamluk Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000305/2023-2024</t>
+  </si>
+  <si>
+    <t>602/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>SOUMEN KUMAR GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>352/TD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Electric Quotation for HABICHAK Water Supply SchemeT/W-III (Ref. ID-204049767)</t>
+  </si>
+  <si>
+    <t>BILL/01633/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-142</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for HABICHAK Water Supply SchemeT/W-IV (Ref. ID-204049766)</t>
   </si>
   <si>
     <t>BILL/01634/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-141</t>
   </si>
   <si>
-    <t>27/07/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Additional Electric Quotiaton for HABICHAK Water Supply Scheme, T/W- II, (Ref. ID-860281634)</t>
   </si>
   <si>
     <t>BILL/02879/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-322</t>
   </si>
   <si>
     <t>01/11/2023</t>
-  </si>
-[...64 lines deleted...]
-    <t>SOUMEN KUMAR GHOSH</t>
   </si>
   <si>
     <t>Land filling with silver sand and land development of approach road and other side of 2 (Two) nos Boosting T/W site at Habichak W/S scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000375/2024-2025</t>
   </si>
   <si>
     <t>1607/TSD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>17/11/2024</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -795,466 +795,466 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.83</v>
+        <v>77.91</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.4</v>
+        <v>74.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.76</v>
+        <v>25.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.27</v>
+        <v>8.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>77.91</v>
+        <v>3.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.33</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>32.51</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>74.22</v>
+        <v>3.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>34.96</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>47.11</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>25.91</v>
+        <v>2.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>25.89</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>2.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1265,54 +1265,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>199.11</v>
       </c>
       <c r="P11" s="8">
-        <v>86.18</v>
+        <v>60.86</v>
       </c>
       <c r="Q11" s="8">
-        <v>43.28</v>
+        <v>30.56</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>