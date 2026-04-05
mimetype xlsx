--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>2067/TD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall soil investigation, 250 Cum OHR &amp; Accommodate FHTC ( 184 Nos) under JJM with allied work for KANPUR (Zone-V) PWSS within Ramnagar-II Block under Digha Sub-Division of Tamluk Division , PHED , Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000509/2023-2024</t>
   </si>
   <si>
     <t>1731/TD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Kanpur Zone-V PWSS at Ramnagar - II Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000868/2023-2024</t>
   </si>
   <si>
     <t>190/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Shifting of 33 KV FEEDER HT Line at Sabitrapur for Kanpur Water Supply Scheme for Zone-V under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02086/2023-2024</t>
   </si>
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.13</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.86</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1022,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>284.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>166.43</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>58.46</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1083,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1410,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>484.83</v>
       </c>
       <c r="P13" s="8">
-        <v>170.51</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>35.17</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>