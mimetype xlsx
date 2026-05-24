--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1022,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>284.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>166.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>58.46</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1083,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1410,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>484.83</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>170.51</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>35.17</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>