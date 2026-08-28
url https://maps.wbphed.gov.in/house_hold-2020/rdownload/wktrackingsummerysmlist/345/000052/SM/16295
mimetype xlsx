--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,171 +113,171 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Kanpur Water Supply Scheme (Zone-V) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000459/2022-2023</t>
   </si>
   <si>
     <t>1858/TD</t>
   </si>
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Ramnagar - II in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>1216/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall soil investigation, 250 Cum OHR &amp; Accommodate FHTC ( 184 Nos) under JJM with allied work for KANPUR (Zone-V) PWSS within Ramnagar-II Block under Digha Sub-Division of Tamluk Division , PHED , Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000509/2023-2024</t>
+  </si>
+  <si>
+    <t>1731/TD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>ONKAR ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2023-2024</t>
   </si>
   <si>
     <t>2997/TD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>2067/TD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
-    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall soil investigation, 250 Cum OHR &amp; Accommodate FHTC ( 184 Nos) under JJM with allied work for KANPUR (Zone-V) PWSS within Ramnagar-II Block under Digha Sub-Division of Tamluk Division , PHED , Purba Medinipur.</t>
-[...14 lines deleted...]
-    <t>ONKAR ENTERPRISE</t>
+    <t>Kanpur W/S scheme TW no.-II, Z-V Ref.-204156068 Application ID-2004521673</t>
+  </si>
+  <si>
+    <t>BILL/03154/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-445</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Kanpur Zone-V PWSS at Ramnagar - II Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000868/2023-2024</t>
   </si>
   <si>
     <t>190/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Shifting of 33 KV FEEDER HT Line at Sabitrapur for Kanpur Water Supply Scheme for Zone-V under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02086/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-957</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation for new service connection at TW-I,ZONE-V of KANPUR WS SCHEME under MMD,PHE Dte, Block-Ramnagar-II, DIGHA CCC, Application no-2004644488, CON ID-204246837</t>
   </si>
   <si>
     <t>BILL/04741/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-913</t>
   </si>
   <si>
     <t>28/03/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Drum Sheet walling, road restoration for distribution pipe line ( for FHTC) &amp; Accommodate FHTC (215 Nos) under JJM with allied work for KANPUR (Zone-V) PWSS within Ramnagar-II Block under Digha Sub-Division of Tamluk Division , PHED , Purba Medinipur</t>
   </si>
   <si>
     <t>ORD/000591/2024-2025</t>
   </si>
   <si>
     <t>491/TD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -869,503 +869,503 @@
         <v>3.3</v>
       </c>
       <c r="Q3" s="4">
         <v>3.13</v>
       </c>
       <c r="R3" s="4">
         <v>94.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>83.38</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
         <v>34</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.54</v>
+        <v>284.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>166.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>284.7</v>
+        <v>1.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>166.43</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>58.46</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>13.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.05</v>
+        <v>2.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>2.57</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>4.81</v>
+        <v>3.05</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="P11" s="4">
-        <v>83.38</v>
+        <v>4.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>