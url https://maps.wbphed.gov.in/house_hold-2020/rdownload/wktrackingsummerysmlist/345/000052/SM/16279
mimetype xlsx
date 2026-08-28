--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,126 +77,126 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>1 (One) Nos. Boosting Tube Well for Kotbar Water Supply Scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>SM/16279</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Chandipur in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1204/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>1 (One) Nos. Boosting Tube Well for Kotbar Water Supply Scheme of Chandipur Block under Tamluk Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Name of Work: Sinking of 3 (Three) nos.Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at Boosting Tubewell Site of Kotbar W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at Boosting Tubewell Site of Saripur W/S Scheme within Chandipur Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 240 mtr. Deep Tube well by direct rotary rig method at Boosting Tubewell Site of Paramanandapur W/S Scheme within Moyna Block under Tamluk Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>118/TD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>355/TD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>AQUATECH ENGINEER</t>
   </si>
   <si>
     <t>Quotation for new service connection at Kotbar w/s scheme Boosting T/W I in the district of Purba Medinipur under MMD PHE Dte. (App No 2004689061, Ref ID 204279764)</t>
   </si>
   <si>
     <t>BILL/01165/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-275</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -738,216 +738,216 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.41</v>
+        <v>77.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.64</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>77.91</v>
+        <v>61.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>28.89</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>61.66</v>
+        <v>4.41</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
@@ -972,54 +972,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>150.08</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>23.77</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>15.84</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>