--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,156 +77,156 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>1 (One) Nos. Boosting Tube Well for Jalpai Part-II Water Supply Scheme of Nandigram-II Block under Haldia Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>SM/16206</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Boosting tubewells at different PWSS of Block Nandigram I &amp; II and Panskura - I in Purba Medinipur District, under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.,Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2023-2024</t>
+  </si>
+  <si>
+    <t>1209/W/MMD</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>22/10/2023</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>1 (One) Nos. Boosting Tube Well for Jalpai Part-II Water Supply Scheme of Nandigram-II Block under Haldia Sub-Division of Tamluk Division, PHE Dte. within the Purba Medinipur District.</t>
-[...7 lines deleted...]
-  <si>
     <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at Boosting Tubewell Site of Jalpai Part-II W/S Scheme within Nandigram-I Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at Boosting Tubewell Site of Tajpur W/S Scheme within Nandigram-I Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at Boosting Tubewell Site of Manikpur W/S Scheme within Nandigram-I Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>115/TD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Pump House, Laying Rising Main &amp; Construction of Boundary Wall at Boosting Tube well Site of Jalpai Part-II W/S Scheme within Nandigram-II Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>329/TD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>360/TD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for JALPAI PART-II, Water Supply Scheme , T/W-III, (Ref. ID-204076620)</t>
   </si>
   <si>
     <t>BILL/02190/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-257</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -775,327 +775,327 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>63.13</v>
+        <v>53.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.44</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.35</v>
+        <v>63.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.72</v>
+        <v>13.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>64.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>53.9</v>
+        <v>0.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>13.12</v>
+        <v>5.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>136.23</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>41.61</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>30.54</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>