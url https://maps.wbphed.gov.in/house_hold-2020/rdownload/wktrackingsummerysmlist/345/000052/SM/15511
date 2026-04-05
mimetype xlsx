--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,212 @@
     <t>14/03/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Continuation work order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2025 to 31/12/2025. (12 Months)</t>
   </si>
   <si>
     <t>ORD/000564/2024-2025</t>
   </si>
   <si>
     <t>1285/HSD,</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Supply and delivery of 3 nos Chairs (with arm rest), 11 nos Chairs (without arm rest) and 1 nos stainless steel Rack (72inch X 36inch X 15 inch with 5 selves) (all articles should be of Godrej Interio Brand) under Office of the Assistant Engineer, Haldia Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001013/2023-2024</t>
+  </si>
+  <si>
+    <t>689/HSD,</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>MALLIK TRADERS</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XII) Name of sites: - i) Madhya Hingli PWSS's 1st Tube well Site, 2nd Tube well site, ii) Baksichak PWSS's 1st Tube well Site, iii) Mayachar 1st Tube well Site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2024-2025</t>
+  </si>
+  <si>
+    <t>1077/HSD,</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XIII) Name of sites: - i) Lakshya PWSS¿s 1st Tube well Site, 2nd Tube well site, 3rd Tube well site ii) Keshabpur jalpai PWSS's 1st Tube well Site, 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2024-2025</t>
+  </si>
+  <si>
+    <t>1078/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XVI) Name of sites: - i) Manoharpur PWSS¿s 1st Tube well site and 2nd Tube well Site. ii) Solat PWSS's 1st Tube well site and 2nd Tube well site, iii) Dakshinchak PWSS's 1st Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000398/2024-2025</t>
+  </si>
+  <si>
+    <t>1081/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XVII) Name of sites: - i) Dakshinchak (Z-I) PWSS's 2nd Tube well Site, and 3rd Tube well site, ii) Dakshinchak (Z-II) PWSS's 1st Tube well Site (iii) Barsundara PWSS 1st Tube well site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2024-2025</t>
+  </si>
+  <si>
+    <t>1082/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 3 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-4) Location:- 1) Asathtalya of Asataliya G.P. within Asathtalya PWSS, 2) Barotala of Asataliya G.P. within Asathtalya PWSS, 3) Gopalpur of Kismat Naikundi G.P. within Gopalpur PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/000524/2024-2025</t>
+  </si>
+  <si>
+    <t>23/HSD,</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>G. S. A. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XIV) Name of sites: - i) Bar Sundara PWSS's 3rd Tube well Site, ii) Simulberya PWSS's 1st Tube well site iii) Natshal Lakshya (Z-II) PWSS's 2nd Tube well Site and 3rd Tube well site. iv) Kesabpur Jalpai PWSS's 3rd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000396/2024-2025</t>
+  </si>
+  <si>
+    <t>1079/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XVIII) Name of sites:- i) Gholpukuria PWSS's (Z-1) 1st Tube well Site, 2nd Tube well site, 3rd Tube well site, ii) Gholpukuria PWSS's (Z-II) PWSS's 1st Tube well Site, 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2024-2025</t>
+  </si>
+  <si>
+    <t>1083/HSD,</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Installation of 3 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XIX) Name of sites: - i) Jalpai Part -II PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2024-2025</t>
+  </si>
+  <si>
+    <t>1084/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXI) Name of sites: - i) Tajpur PWSS's 3rd Tube well Site ii) Mahammadpur PWSS's 1st Tube well Site, 2nd Tube well Site iii) Sonachura PWSS 1st Tube well Site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>1086/HSD</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VII). Name of sites:- i) Gopalpur PWSS's 4th Tube well Site, ii) Rangibasan PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site. iii) Betkundu PWSS 1st Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2024-2025</t>
+  </si>
+  <si>
+    <t>1072/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VIII). Name of sites:- i) Betkundu PWSS's 2nd Tube well Site, and 3rd Tube well site, ii) Rajarampur PWSS's 1st Tube well Site and 2nd Tube well Site iii) Natshal Lakshya (Z-I) 1st Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>1073/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-IX). Name of sites: - i) Natshal Lakshya (Z-1) PWSS's 2nd Tube well Site, 3rd Tube well site, 4th Tube well site, 5th Tube well site ii) Natshal Lakshya (Z-II) PWSS's 1st Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>1074/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XX) Name of sites:- i) Manikpur PWSS's 1st Tube well Site, 2nd Tube well site, 3rd Tube well site, ii) Tajpur PWSS's 1st Tube well Site and 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2024-2025</t>
+  </si>
+  <si>
+    <t>1085/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXII) Name of sites: - i) Solat Headwork site. ii) Chaitanyapur (Zone-II) 2nd Tube well site, 3rd Tube well site and 4th Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2024-2025</t>
+  </si>
+  <si>
+    <t>1087/HSD,</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1227,54 +1389,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>27.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.2</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.43</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1290,54 +1452,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>580.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>341.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>58.81</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1416,101 +1578,1020 @@
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>1.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>80.09</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.62</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>707.93</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>