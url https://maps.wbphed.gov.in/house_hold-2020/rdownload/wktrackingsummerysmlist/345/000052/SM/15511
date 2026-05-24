--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,71 +233,50 @@
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>Ground water based Amritberya Water Supply Scheme by providing Sinking of Tube well, Construction of Pump House, Boundary Wall, Sub-soil Investigation, Construction of OHR (450 cum), Laying Rising main, Laying of Distribution pipe line, FHTC work and 'Operation &amp; Maintenance' within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000500/2023-2024</t>
   </si>
   <si>
     <t>1688/TD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation work order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2025 to 31/12/2025. (12 Months)</t>
   </si>
   <si>
     <t>ORD/000564/2024-2025</t>
   </si>
   <si>
     <t>1285/HSD,</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>SANTANU PATTANAYAK</t>
   </si>
   <si>
     <t>Supply and delivery of 3 nos Chairs (with arm rest), 11 nos Chairs (without arm rest) and 1 nos stainless steel Rack (72inch X 36inch X 15 inch with 5 selves) (all articles should be of Godrej Interio Brand) under Office of the Assistant Engineer, Haldia Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001013/2023-2024</t>
   </si>
   <si>
     <t>689/HSD,</t>
@@ -432,50 +411,197 @@
     <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-IX). Name of sites: - i) Natshal Lakshya (Z-1) PWSS's 2nd Tube well Site, 3rd Tube well site, 4th Tube well site, 5th Tube well site ii) Natshal Lakshya (Z-II) PWSS's 1st Tube well Site.</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>1074/HSD,</t>
   </si>
   <si>
     <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XX) Name of sites:- i) Manikpur PWSS's 1st Tube well Site, 2nd Tube well site, 3rd Tube well site, ii) Tajpur PWSS's 1st Tube well Site and 2nd Tube well Site.</t>
   </si>
   <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>1085/HSD,</t>
   </si>
   <si>
     <t>Installation of 4 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXII) Name of sites: - i) Solat Headwork site. ii) Chaitanyapur (Zone-II) 2nd Tube well site, 3rd Tube well site and 4th Tube well site.</t>
   </si>
   <si>
     <t>ORD/000406/2024-2025</t>
   </si>
   <si>
     <t>1087/HSD,</t>
+  </si>
+  <si>
+    <t>Box Culvert at HW site &amp; Construction of Retaining wall of ground water based Amritberia Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001242/2023-2024</t>
+  </si>
+  <si>
+    <t>1082/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>G. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-2) Location:- 1) Anantapur of Asadtalia G.P. within Asathalia PWSS, 2) Jamalchak of Asadtalia G.P. within Asadtalia PWSS, 3) Dakshin Gobindapur of Asadtalia G.P. within Asadtalia PWSS, 4) Dundipur of Horkhali G.P. within Begunberya PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/000522/2024-2025</t>
+  </si>
+  <si>
+    <t>21/HSD</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-3) Location:- 1) Finga of Horkhali G.P. within Begunberia PWSS, 2) Ataphala of Horkhali G.P. within Begunberia PWSS, 3) Horkhali of Horkhali G.P. within Begunberia PWSS, 4) Begunbere of Horkhali G.P. within Begunberya PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/000523/2024-2025</t>
+  </si>
+  <si>
+    <t>22/HSD,</t>
+  </si>
+  <si>
+    <t>SNEHASIS BERA</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXIII) Name of sites:- i) Nandigram PWSS 1st Tube well site and 2nd Tube well site. ii) Reyapara PWSS 1st Tube well site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1088/HSD</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-III) Name of sites: i) Chaitanyapur (Z-I) PWSS's 3rd Tube well site. ii) Chaitanyapur (Z-II) PWSS's 3rd Tube well site, iii) Asadtalia PWSS's, 1st Tube well Site, and 2nd Tube well site and 3rd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2024-2025</t>
+  </si>
+  <si>
+    <t>1110/HSD,</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-X) Name of sites:- i) Baramrit Bere PWSS's 1st Tube well Site, 2nd Tube well site, ii) Amritberya PWSS 1st Tube well Site, 2nd Tube well Site iii) Bamanpur 1st Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2024-2025</t>
+  </si>
+  <si>
+    <t>1075/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XI) Name of sites:- i) Bamanpur PWSS's 1st Tube well Site, ii) Kanchanpur PWSS's 1st Tube well Site, 2nd Tube well Site iii) Sarberya 1st Tube well Site and 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000393/2024-2025</t>
+  </si>
+  <si>
+    <t>1076/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XV) Name of sites:- i) Dwariberia PWSS's 1st Tube well Site, and 2nd Tube well site, ii) Barbasudevpur PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>1080/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-I) Name of sites- i) Dhenuka PWSS's Head Work Site and 2nd Tube well Site. ii) Tabakhali PWSS's Head Work site and 3rd Tube well site, iii) Begunberia PWSS's, Head Work site.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2024-2025</t>
+  </si>
+  <si>
+    <t>1108/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-II) Name of sites: i) Begunberia PWSS's, 2nd Tube well site and 3rd Tube well site, ii) Chaitanyapur PWSS (Zone-I)'s 1st Tube well Site, 2nd Tube well site and 3rd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000425/2024-2025</t>
+  </si>
+  <si>
+    <t>1109/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-IV) Name of sites: - i) Urddhabmal PWSS¿s 1st Tube well Site, 2nd Tube well site, ii) Jaynagar PWSS's 1st Tube well Site, 2nd Tube well Site iii) Erakhali PWSS 1st Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000427/2024-2025</t>
+  </si>
+  <si>
+    <t>1111/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-V) Name of sites: - i) Erakhali PWSS¿s 2nd Tube well Site, ii) Mohanpur PWSS's 1st Tube well Site, 2nd Tube well Site iii) Hariballbhpur PWSS 1st Tube well Site, 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>1112/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VI) Name of sites:- i) Kapaseria PWSS's 1st Tube well Site, 2nd Tube well site, ii) Gopalpur PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000429/2024-2025</t>
+  </si>
+  <si>
+    <t>1113/HSD,</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-1) Location:- 1) Dwariberiyarchak of Lakshya - I G.P. within Lakshya PWSS, 2) Rajchak of Natshal - 2 G.P. within Gopalpur PWSS, 3) Ghagra of Kishmat Naikundi G.P. within Rangibasan PWSS, 4) Sarberia of Kishmat Naikundi within Sarberia PWSS.</t>
+  </si>
+  <si>
+    <t>ORD/000520/2024-2025</t>
+  </si>
+  <si>
+    <t>20/HSD,</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +990,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1389,54 +1515,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>27.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.43</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1452,1146 +1578,1945 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>580.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>341.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>58.81</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>10.42</v>
+        <v>1.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80.09</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.83</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P15" s="4">
         <v>0.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P16" s="4">
         <v>0.83</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.83</v>
+        <v>0.62</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="P18" s="4">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="P19" s="4">
         <v>0.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="P20" s="4">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="P21" s="4">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="P22" s="4">
         <v>0.83</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P23" s="4">
         <v>0.83</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P24" s="4">
         <v>0.83</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="P25" s="4">
         <v>0.83</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="P26" s="4">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="I27" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>0.67</v>
+        <v>10.83</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="L28" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="R30" s="4">
+        <v>99.94</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>100</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P34" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="R34" s="4">
+        <v>99.94</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P35" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P36" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>100</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P37" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P38" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P39" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>100</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>718.99</v>
+      </c>
+      <c r="P41" s="8">
+        <v>367.95</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>51.18</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>