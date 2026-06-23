--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -558,50 +558,71 @@
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>1112/HSD,</t>
   </si>
   <si>
     <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VI) Name of sites:- i) Kapaseria PWSS's 1st Tube well Site, 2nd Tube well site, ii) Gopalpur PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
   </si>
   <si>
     <t>ORD/000429/2024-2025</t>
   </si>
   <si>
     <t>1113/HSD,</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-1) Location:- 1) Dwariberiyarchak of Lakshya - I G.P. within Lakshya PWSS, 2) Rajchak of Natshal - 2 G.P. within Gopalpur PWSS, 3) Ghagra of Kishmat Naikundi G.P. within Rangibasan PWSS, 4) Sarberia of Kishmat Naikundi within Sarberia PWSS.</t>
   </si>
   <si>
     <t>ORD/000520/2024-2025</t>
   </si>
   <si>
     <t>20/HSD,</t>
+  </si>
+  <si>
+    <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/002725/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/W/MMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,51 +1011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W41"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3436,87 +3457,150 @@
       </c>
       <c r="N40" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P40" s="4">
         <v>0.83</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="B41" s="7"/>
-[...22 lines deleted...]
-      <c r="S41" s="8"/>
+      <c r="I41" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="P41" s="4">
+        <v>10.42</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>100</v>
+      </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>729.41</v>
+      </c>
+      <c r="P42" s="8">
+        <v>367.95</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>50.44</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A41:N41"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>