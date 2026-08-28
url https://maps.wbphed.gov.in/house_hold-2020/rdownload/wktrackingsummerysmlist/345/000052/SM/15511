--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,549 +80,549 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>AMRITBERYA AND ADJOINING MOUJAS</t>
+  </si>
+  <si>
+    <t>SM/15511</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for AMRITBERYA and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>1270/W/MMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Ground water based Amritberya Water Supply Scheme by providing Sinking of Tube well, Construction of Pump House, Boundary Wall, Sub-soil Investigation, Construction of OHR (450 cum), Laying Rising main, Laying of Distribution pipe line, FHTC work and 'Operation &amp; Maintenance' within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000500/2023-2024</t>
+  </si>
+  <si>
+    <t>1688/TD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>AMRITBERYA AND ADJOINING MOUJAS</t>
-[...7 lines deleted...]
-  <si>
     <t>: Providing drilling crew and other allied works for construction of Tube Well ( 200mm X150mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Amrit Berya W/S Scheme (T/W-II) , Mahisadal Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000181/2023-2024</t>
   </si>
   <si>
     <t>58/CDD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
-    <t>MENAKA ENTERPRISE</t>
-[...4 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000331/2022-2023</t>
   </si>
   <si>
     <t>2984/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 450 cum RCC OHR at Amritberya PWSS at Mahisadal Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001043/2023-2024</t>
   </si>
   <si>
     <t>373/TD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>Continuation work order for hiring of one no. Diesel motor cabs (Luxury Taxi commercial standard non air conditioned) Bharat Stage -IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Haldia Sub-Division under Tamluk Division, PHE dte. within Purba Medinipur District. For the period from 01/01/2025 to 31/12/2025. (12 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000564/2024-2025</t>
+  </si>
+  <si>
+    <t>1285/HSD,</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Construction of materials godown alongwith internal electrification and illumination and other works at the campus of the office of Assistant Engineer under HESD, PHE Dte., Dist.- Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/002725/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/W/MMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>Supply and delivery of 3 nos Chairs (with arm rest), 11 nos Chairs (without arm rest) and 1 nos stainless steel Rack (72inch X 36inch X 15 inch with 5 selves) (all articles should be of Godrej Interio Brand) under Office of the Assistant Engineer, Haldia Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001013/2023-2024</t>
+  </si>
+  <si>
+    <t>689/HSD,</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>MALLIK TRADERS</t>
+  </si>
+  <si>
+    <t>Box Culvert at HW site &amp; Construction of Retaining wall of ground water based Amritberia Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001242/2023-2024</t>
+  </si>
+  <si>
+    <t>1082/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>G. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XII) Name of sites: - i) Madhya Hingli PWSS's 1st Tube well Site, 2nd Tube well site, ii) Baksichak PWSS's 1st Tube well Site, iii) Mayachar 1st Tube well Site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2024-2025</t>
+  </si>
+  <si>
+    <t>1077/HSD,</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XIII) Name of sites: - i) Lakshya PWSS¿s 1st Tube well Site, 2nd Tube well site, 3rd Tube well site ii) Keshabpur jalpai PWSS's 1st Tube well Site, 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2024-2025</t>
+  </si>
+  <si>
+    <t>1078/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XVI) Name of sites: - i) Manoharpur PWSS¿s 1st Tube well site and 2nd Tube well Site. ii) Solat PWSS's 1st Tube well site and 2nd Tube well site, iii) Dakshinchak PWSS's 1st Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000398/2024-2025</t>
+  </si>
+  <si>
+    <t>1081/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XVII) Name of sites: - i) Dakshinchak (Z-I) PWSS's 2nd Tube well Site, and 3rd Tube well site, ii) Dakshinchak (Z-II) PWSS's 1st Tube well Site (iii) Barsundara PWSS 1st Tube well site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2024-2025</t>
+  </si>
+  <si>
+    <t>1082/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VII). Name of sites:- i) Gopalpur PWSS's 4th Tube well Site, ii) Rangibasan PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site. iii) Betkundu PWSS 1st Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2024-2025</t>
+  </si>
+  <si>
+    <t>1072/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VIII). Name of sites:- i) Betkundu PWSS's 2nd Tube well Site, and 3rd Tube well site, ii) Rajarampur PWSS's 1st Tube well Site and 2nd Tube well Site iii) Natshal Lakshya (Z-I) 1st Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>1073/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-IX). Name of sites: - i) Natshal Lakshya (Z-1) PWSS's 2nd Tube well Site, 3rd Tube well site, 4th Tube well site, 5th Tube well site ii) Natshal Lakshya (Z-II) PWSS's 1st Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>1074/HSD,</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XIV) Name of sites: - i) Bar Sundara PWSS's 3rd Tube well Site, ii) Simulberya PWSS's 1st Tube well site iii) Natshal Lakshya (Z-II) PWSS's 2nd Tube well Site and 3rd Tube well site. iv) Kesabpur Jalpai PWSS's 3rd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000396/2024-2025</t>
+  </si>
+  <si>
+    <t>1079/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XVIII) Name of sites:- i) Gholpukuria PWSS's (Z-1) 1st Tube well Site, 2nd Tube well site, 3rd Tube well site, ii) Gholpukuria PWSS's (Z-II) PWSS's 1st Tube well Site, 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2024-2025</t>
+  </si>
+  <si>
+    <t>1083/HSD,</t>
+  </si>
+  <si>
+    <t>G. S. A. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of 3 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XIX) Name of sites: - i) Jalpai Part -II PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2024-2025</t>
+  </si>
+  <si>
+    <t>1084/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXI) Name of sites: - i) Tajpur PWSS's 3rd Tube well Site ii) Mahammadpur PWSS's 1st Tube well Site, 2nd Tube well Site iii) Sonachura PWSS 1st Tube well Site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>1086/HSD</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XX) Name of sites:- i) Manikpur PWSS's 1st Tube well Site, 2nd Tube well site, 3rd Tube well site, ii) Tajpur PWSS's 1st Tube well Site and 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2024-2025</t>
+  </si>
+  <si>
+    <t>1085/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXII) Name of sites: - i) Solat Headwork site. ii) Chaitanyapur (Zone-II) 2nd Tube well site, 3rd Tube well site and 4th Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2024-2025</t>
+  </si>
+  <si>
+    <t>1087/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 4 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXIII) Name of sites:- i) Nandigram PWSS 1st Tube well site and 2nd Tube well site. ii) Reyapara PWSS 1st Tube well site and 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1088/HSD</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-X) Name of sites:- i) Baramrit Bere PWSS's 1st Tube well Site, 2nd Tube well site, ii) Amritberya PWSS 1st Tube well Site, 2nd Tube well Site iii) Bamanpur 1st Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2024-2025</t>
+  </si>
+  <si>
+    <t>1075/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XI) Name of sites:- i) Bamanpur PWSS's 1st Tube well Site, ii) Kanchanpur PWSS's 1st Tube well Site, 2nd Tube well Site iii) Sarberya 1st Tube well Site and 2nd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000393/2024-2025</t>
+  </si>
+  <si>
+    <t>1076/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XV) Name of sites:- i) Dwariberia PWSS's 1st Tube well Site, and 2nd Tube well site, ii) Barbasudevpur PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>1080/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-I) Name of sites- i) Dhenuka PWSS's Head Work Site and 2nd Tube well Site. ii) Tabakhali PWSS's Head Work site and 3rd Tube well site, iii) Begunberia PWSS's, Head Work site.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2024-2025</t>
+  </si>
+  <si>
+    <t>1108/HSD,</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-III) Name of sites: i) Chaitanyapur (Z-I) PWSS's 3rd Tube well site. ii) Chaitanyapur (Z-II) PWSS's 3rd Tube well site, iii) Asadtalia PWSS's, 1st Tube well Site, and 2nd Tube well site and 3rd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2024-2025</t>
+  </si>
+  <si>
+    <t>1110/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-II) Name of sites: i) Begunberia PWSS's, 2nd Tube well site and 3rd Tube well site, ii) Chaitanyapur PWSS (Zone-I)'s 1st Tube well Site, 2nd Tube well site and 3rd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000425/2024-2025</t>
+  </si>
+  <si>
+    <t>1109/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-IV) Name of sites: - i) Urddhabmal PWSS¿s 1st Tube well Site, 2nd Tube well site, ii) Jaynagar PWSS's 1st Tube well Site, 2nd Tube well Site iii) Erakhali PWSS 1st Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000427/2024-2025</t>
+  </si>
+  <si>
+    <t>1111/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-V) Name of sites: - i) Erakhali PWSS¿s 2nd Tube well Site, ii) Mohanpur PWSS's 1st Tube well Site, 2nd Tube well Site iii) Hariballbhpur PWSS 1st Tube well Site, 2nd Tube well site.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>1112/HSD,</t>
+  </si>
+  <si>
+    <t>Installation of 5 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-VI) Name of sites:- i) Kapaseria PWSS's 1st Tube well Site, 2nd Tube well site, ii) Gopalpur PWSS's 1st Tube well Site, 2nd Tube well Site and 3rd Tube well Site.</t>
+  </si>
+  <si>
+    <t>ORD/000429/2024-2025</t>
+  </si>
+  <si>
+    <t>1113/HSD,</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
     <t>RTOR000113/2023-2024</t>
   </si>
   <si>
     <t>77/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Quotation for new service connection at Amritbera w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte. (App No. 2004760250, Ref ID 204322037)</t>
+  </si>
+  <si>
+    <t>BILL/01334/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-362</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of new service connection at Amritberiya w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. (App No. 2004714253, Ref ID 204295221)</t>
   </si>
   <si>
     <t>BILL/01142/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-243</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...130 lines deleted...]
-  <si>
     <t>Installation of 3 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-4) Location:- 1) Asathtalya of Asataliya G.P. within Asathtalya PWSS, 2) Barotala of Asataliya G.P. within Asathtalya PWSS, 3) Gopalpur of Kismat Naikundi G.P. within Gopalpur PWSS.</t>
   </si>
   <si>
     <t>ORD/000524/2024-2025</t>
   </si>
   <si>
     <t>23/HSD,</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
-    <t>G. S. A. CONSTRUCTION</t>
-[...103 lines deleted...]
-  <si>
     <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-2) Location:- 1) Anantapur of Asadtalia G.P. within Asathalia PWSS, 2) Jamalchak of Asadtalia G.P. within Asadtalia PWSS, 3) Dakshin Gobindapur of Asadtalia G.P. within Asadtalia PWSS, 4) Dundipur of Horkhali G.P. within Begunberya PWSS.</t>
   </si>
   <si>
     <t>ORD/000522/2024-2025</t>
   </si>
   <si>
     <t>21/HSD</t>
   </si>
   <si>
-    <t>SINGHA ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-3) Location:- 1) Finga of Horkhali G.P. within Begunberia PWSS, 2) Ataphala of Horkhali G.P. within Begunberia PWSS, 3) Horkhali of Horkhali G.P. within Begunberia PWSS, 4) Begunbere of Horkhali G.P. within Begunberya PWSS.</t>
   </si>
   <si>
     <t>ORD/000523/2024-2025</t>
   </si>
   <si>
     <t>22/HSD,</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
-    <t>Installation of 4 Nos. Display Board at different PWSS work sites for Open Land under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-XXIII) Name of sites:- i) Nandigram PWSS 1st Tube well site and 2nd Tube well site. ii) Reyapara PWSS 1st Tube well site and 2nd Tube well site.</t>
-[...94 lines deleted...]
-  <si>
     <t>Installation of 4 Nos. Display Board regarding Har-Ggar-Jal (HGJ) of different villages within different PWSS Jurisdiction under Haldia Sub-Division of Tamluk Division, PHE Dte. (H.G.J. Phase-1) Location:- 1) Dwariberiyarchak of Lakshya - I G.P. within Lakshya PWSS, 2) Rajchak of Natshal - 2 G.P. within Gopalpur PWSS, 3) Ghagra of Kishmat Naikundi G.P. within Rangibasan PWSS, 4) Sarberia of Kishmat Naikundi within Sarberia PWSS.</t>
   </si>
   <si>
     <t>ORD/000520/2024-2025</t>
   </si>
   <si>
     <t>20/HSD,</t>
-  </si>
-[...19 lines deleted...]
-    <t>THE GODFATHER TRADING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1173,2381 +1173,2381 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.22</v>
+        <v>27.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.43</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>27.61</v>
+        <v>580.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>341.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>16.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>21.19</v>
+        <v>27.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>5.48</v>
+        <v>1.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>27.04</v>
+        <v>10.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.2</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.43</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>580.82</v>
+        <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>341.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>58.81</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>1.5</v>
+        <v>10.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>80.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P13" s="4">
         <v>0.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
         <v>0.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0.83</v>
       </c>
       <c r="R14" s="4">
         <v>99.94</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
         <v>0.83</v>
       </c>
       <c r="Q15" s="4">
         <v>0.83</v>
       </c>
       <c r="R15" s="4">
         <v>99.94</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P16" s="4">
         <v>0.83</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="P17" s="4">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
         <v>0.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="P19" s="4">
         <v>0.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="P20" s="4">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="P22" s="4">
         <v>0.83</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="P23" s="4">
         <v>0.83</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="P24" s="4">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="P25" s="4">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="P26" s="4">
-        <v>0.67</v>
+        <v>0.83</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="I27" s="13"/>
       <c r="J27" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>136</v>
+        <v>89</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="P27" s="4">
-        <v>10.83</v>
+        <v>0.83</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M28" s="4" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>142</v>
+        <v>66</v>
       </c>
       <c r="P28" s="4">
         <v>0.83</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
       <c r="P29" s="4">
         <v>0.83</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M30" s="4" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="P30" s="4">
-        <v>0.67</v>
+        <v>0.83</v>
       </c>
       <c r="Q30" s="4">
-        <v>0.67</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M31" s="4" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P31" s="4">
         <v>0.83</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="P32" s="4">
         <v>0.83</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="P33" s="4">
         <v>0.83</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K34" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="P34" s="4">
         <v>0.83</v>
       </c>
       <c r="Q34" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="I35" s="13"/>
-[...3 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N35" s="4" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>142</v>
+        <v>54</v>
       </c>
       <c r="P35" s="4">
-        <v>0.83</v>
+        <v>21.19</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="I36" s="13"/>
-[...3 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="L36" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N36" s="4" t="s">
-        <v>111</v>
+        <v>168</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="P36" s="4">
-        <v>0.83</v>
+        <v>5.48</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O37" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="I37" s="13"/>
-[...17 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>0.83</v>
+        <v>4.8</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="I38" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J38" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>111</v>
+        <v>178</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
       <c r="P38" s="4">
-        <v>0.83</v>
+        <v>0.62</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="I39" s="13"/>
+        <v>179</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J39" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="L39" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M39" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P39" s="4">
         <v>0.83</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>102</v>
+        <v>177</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>103</v>
+        <v>178</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>78</v>
+        <v>185</v>
       </c>
       <c r="P40" s="4">
         <v>0.83</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>183</v>
+        <v>37</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="P41" s="4">
-        <v>10.42</v>
+        <v>0.83</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="7" t="s">
         <v>189</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="11"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>