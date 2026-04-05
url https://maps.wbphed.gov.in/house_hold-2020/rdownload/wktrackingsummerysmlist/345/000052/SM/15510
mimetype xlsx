--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -155,68 +155,50 @@
   <si>
     <t>2641/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Pora Chingra, JL No. 155) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for Additional Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000561/2022-2023</t>
   </si>
   <si>
     <t>2244/TD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line to accommodate FHTC (4683 Nos) with construction of R.C.C. Elevated Reservoir of capacity 400 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - III Water Supply Scheme within Bhagabanpur- I &amp;II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repair and renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site at mouza- Bajkul,J.L- No -156, under Bajkul - III Water Supply Scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001184/2023-2024</t>
   </si>
   <si>
     <t>724/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>PARTHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia x 225 mtr. deep tube well by direct rotary rig method for Replacement of 2nd Tube well of Bajkul Zone-III Water Supply Scheme within Bhagwanpur-I &amp; II Block under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001157/2023-2024</t>
   </si>
   <si>
     <t>608/TD</t>
@@ -350,84 +332,102 @@
   <si>
     <t>1067/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Pump House, Boundary Wall and others allied works for 4th Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001248/2023-2024</t>
   </si>
   <si>
     <t>1076/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>16/04/2025</t>
   </si>
   <si>
     <t>M/S. S. A. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and renovation and others allied works of Pump House, Boundary Wall for 2nd. Tube well site at mouza- Bajkul,J.L- No -156, under Bajkul - III Water Supply Scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001246/2023-2024</t>
   </si>
   <si>
     <t>1077/TD</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>29/04/2025</t>
   </si>
   <si>
     <t>Pump House, Boundary Wall and others allied works for 3rd Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2024-2025</t>
   </si>
   <si>
     <t>2322/TD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>M/S S M H CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between DESHPRAN-HENRIA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Bajkul Zone-III Piped Water Supply Scheme in Bhagwanpur-II Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>1730/CSD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -979,54 +979,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.71</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1154,821 +1154,821 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>61.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>32.14</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>52.1</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>779.24</v>
+        <v>10.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>266.54</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>34.21</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>10.65</v>
+        <v>17.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>17.8</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>2.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.86</v>
+        <v>5.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>5.41</v>
+        <v>2.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P13" s="4">
-        <v>2.63</v>
+        <v>2.62</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>2.62</v>
+        <v>37.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>37.71</v>
+        <v>83.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>22.94</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>60.85</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>83.59</v>
+        <v>25.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>25.9</v>
+        <v>11.22</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>11.22</v>
+        <v>9.84</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>9.84</v>
+        <v>10.68</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
@@ -1985,91 +1985,91 @@
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>10.68</v>
+        <v>1.16</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
-        <v>1307.18</v>
+        <v>529.09</v>
       </c>
       <c r="P21" s="8">
-        <v>327.29</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>25.04</v>
+        <v>0</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>