--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -332,102 +332,120 @@
   <si>
     <t>1067/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Pump House, Boundary Wall and others allied works for 4th Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001248/2023-2024</t>
   </si>
   <si>
     <t>1076/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>14/08/2025</t>
   </si>
   <si>
     <t>M/S. S. A. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and renovation and others allied works of Pump House, Boundary Wall for 2nd. Tube well site at mouza- Bajkul,J.L- No -156, under Bajkul - III Water Supply Scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001246/2023-2024</t>
   </si>
   <si>
     <t>1077/TD</t>
   </si>
   <si>
-    <t>29/04/2025</t>
+    <t>27/08/2025</t>
   </si>
   <si>
     <t>Pump House, Boundary Wall and others allied works for 3rd Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2024-2025</t>
   </si>
   <si>
     <t>2322/TD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>M/S S M H CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between DESHPRAN-HENRIA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Bajkul Zone-III Piped Water Supply Scheme in Bhagwanpur-II Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000148/2024-2025</t>
   </si>
   <si>
     <t>1730/CSD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Jack Pushing of Railway Track from station deshpran and henria of augmentation of Bajkul Zone-III piped Water Supply Scheme of 600 mm dia ms casing pipe and 150 mm dia ms carrier pipe in between mast no 29/18 to mast no 29/19 with in Contai Sub Division under Tamluk Division PHE Dte. (total length =53 m) (nodal point 508 to nodal point 525)</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1915/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -979,54 +997,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1154,54 +1172,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>61.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>32.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52.1</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1333,54 +1351,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1622,54 +1640,54 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>37.71</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>22.94</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>60.85</v>
       </c>
       <c r="S14" s="4">
         <v>76</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2002,87 +2020,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
         <v>1.16</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P21" s="4">
+        <v>61.73</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>590.82</v>
+      </c>
+      <c r="P22" s="8">
+        <v>60.75</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>10.28</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>