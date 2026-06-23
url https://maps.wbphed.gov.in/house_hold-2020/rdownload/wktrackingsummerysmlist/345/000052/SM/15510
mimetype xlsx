--- v2 (2026-05-25)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -332,51 +332,51 @@
   <si>
     <t>1067/W/MMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Pump House, Boundary Wall and others allied works for 4th Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001248/2023-2024</t>
   </si>
   <si>
     <t>1076/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>14/08/2025</t>
+    <t>23/09/2025</t>
   </si>
   <si>
     <t>M/S. S. A. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and renovation and others allied works of Pump House, Boundary Wall for 2nd. Tube well site at mouza- Bajkul,J.L- No -156, under Bajkul - III Water Supply Scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001246/2023-2024</t>
   </si>
   <si>
     <t>1077/TD</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>Pump House, Boundary Wall and others allied works for 3rd Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2024-2025</t>
   </si>
   <si>
     <t>2322/TD</t>
   </si>
@@ -402,50 +402,68 @@
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>BIBEKANANDA DAS</t>
   </si>
   <si>
     <t>Jack Pushing of Railway Track from station deshpran and henria of augmentation of Bajkul Zone-III piped Water Supply Scheme of 600 mm dia ms casing pipe and 150 mm dia ms carrier pipe in between mast no 29/18 to mast no 29/19 with in Contai Sub Division under Tamluk Division PHE Dte. (total length =53 m) (nodal point 508 to nodal point 525)</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1915/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC (4683 Nos) with construction of R.C.C. Elevated Reservoir of capacity 400 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - III Water Supply Scheme within Bhagabanpur- I &amp;II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000540/2023-2024</t>
+  </si>
+  <si>
+    <t>1887/TD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2081,87 +2099,148 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>61.73</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P22" s="4">
+        <v>779.24</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>266.54</v>
+      </c>
+      <c r="R22" s="4">
+        <v>34.21</v>
+      </c>
+      <c r="S22" s="4">
+        <v>50</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1370.07</v>
+      </c>
+      <c r="P23" s="8">
+        <v>327.29</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>23.89</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>