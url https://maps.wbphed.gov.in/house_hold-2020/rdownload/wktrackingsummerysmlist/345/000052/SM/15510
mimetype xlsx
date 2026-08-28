--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,381 +89,381 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-III</t>
   </si>
   <si>
     <t>SM/15510</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Pora Chingra, JL No. 155) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for Additional Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000561/2022-2023</t>
+  </si>
+  <si>
+    <t>2244/TD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bajkul Water Supply Scheme (Zone-III) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000318/2022-2023</t>
   </si>
   <si>
     <t>598/TD</t>
   </si>
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-III, Block Bhagawanpur II, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1275/W/MMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC (4683 Nos) with construction of R.C.C. Elevated Reservoir of capacity 400 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - III Water Supply Scheme within Bhagabanpur- I &amp;II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000540/2023-2024</t>
+  </si>
+  <si>
+    <t>1887/TD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000234/2022-2023</t>
   </si>
   <si>
     <t>2612/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>2641/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Pora Chingra, JL No. 155) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for Additional Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...14 lines deleted...]
-    <t>PRANTIK DRILLING AGENCY</t>
+    <t>Laying of Left-Out portion uPVC Pipe line due to uncovered area under Bajkul Zone-III Water Supply Scheme and its adjoining mouzas at different Nodal Point in Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>2679/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>SWARUPANANDA DAS</t>
   </si>
   <si>
     <t>Repair and renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site at mouza- Bajkul,J.L- No -156, under Bajkul - III Water Supply Scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001184/2023-2024</t>
   </si>
   <si>
     <t>724/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>PARTHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk and replacement Tube well at BAJKUL zone III Water supply scheme, BHAGWANPUR - II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002722/2023-2024</t>
+  </si>
+  <si>
+    <t>1067/W/MMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Sinking of 300 mm x 200 mm dia x 225 mtr. deep tube well by direct rotary rig method for Replacement of 2nd Tube well of Bajkul Zone-III Water Supply Scheme within Bhagwanpur-I &amp; II Block under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001157/2023-2024</t>
   </si>
   <si>
     <t>608/TD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
+    <t>Pump House, Boundary Wall and others allied works for 4th Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001248/2023-2024</t>
+  </si>
+  <si>
+    <t>1076/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. S. A. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair and renovation and others allied works of Pump House, Boundary Wall for 2nd. Tube well site at mouza- Bajkul,J.L- No -156, under Bajkul - III Water Supply Scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001246/2023-2024</t>
+  </si>
+  <si>
+    <t>1077/TD</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>Pump House, Boundary Wall and others allied works for 3rd Tube well site at moza- Bajkul,J.L- No -156, under Bajkul - III Water Supply scheme ( Augmentation) in Bhagabanpur-I &amp; II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>2322/TD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>M/S S M H CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 600 cum RCC OHR at Bajkul Zone-III PWSS at Bhagwanpur-I &amp; II Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001053/2023-2024</t>
   </si>
   <si>
     <t>383/TD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Jack Pushing of Railway Track from station deshpran and henria of augmentation of Bajkul Zone-III piped Water Supply Scheme of 600 mm dia ms casing pipe and 150 mm dia ms carrier pipe in between mast no 29/18 to mast no 29/19 with in Contai Sub Division under Tamluk Division PHE Dte. (total length =53 m) (nodal point 508 to nodal point 525)</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1915/TD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply of documents for way leave permission of Railway Track Between DESHPRAN-HENRIA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Bajkul Zone-III Piped Water Supply Scheme in Bhagwanpur-II Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>1730/CSD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>BIBEKANANDA DAS</t>
+  </si>
+  <si>
+    <t>Payment of wayleave facility charges (SER-KGP-2024-WL-45)</t>
+  </si>
+  <si>
+    <t>BILL/00133/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-76</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
+  </si>
+  <si>
+    <t>Quotation money for shifting of 11 KV OH Henria Feeder at Najir Bazar for Bajukl Zone-III PWSS under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01685/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-743</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-III Of BAJKUL W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II Ref. Memo No- 2004606772/QUOT/03/426 DT. 19-02-2024 Application NO- 2004606772 Application type-New connection Reference Id- 204221105</t>
   </si>
   <si>
     <t>BILL/04141/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-760</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...28 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at T/W NO-IV, ZONE-III Of BAJKUL W/S Scheme under MMD, PHE, Dte. Block- Bhagwanpur-II Ref. Memo No- 2004606750/QUOT/03/424 DT. 19-02-2024 Application NO- 2004606750 Application type-New connection Reference Id- 204221087</t>
   </si>
   <si>
     <t>BILL/04140/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-761</t>
-  </si>
-[...160 lines deleted...]
-    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1012,1191 +1012,1191 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.72</v>
+        <v>61.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.71</v>
+        <v>32.14</v>
       </c>
       <c r="R3" s="4">
-        <v>99.9</v>
+        <v>52.1</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>210.83</v>
+        <v>4.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>28.85</v>
+        <v>37.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>61.68</v>
+        <v>779.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>32.14</v>
+        <v>266.54</v>
       </c>
       <c r="R6" s="4">
-        <v>52.1</v>
+        <v>34.21</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>10.65</v>
+        <v>210.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>17.8</v>
+        <v>28.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>83.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>2.86</v>
+        <v>10.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>5.41</v>
+        <v>25.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>2.63</v>
+        <v>17.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>2.62</v>
+        <v>11.22</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>37.71</v>
+        <v>9.84</v>
       </c>
       <c r="Q14" s="4">
-        <v>22.94</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>60.85</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>83.59</v>
+        <v>10.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R16" s="4">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S16" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>11.22</v>
+        <v>61.73</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>9.84</v>
+        <v>1.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="P19" s="4">
-        <v>10.68</v>
+        <v>5.41</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
-        <v>1.16</v>
+        <v>2.63</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>61.73</v>
+        <v>2.86</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="P22" s="4">
-        <v>779.24</v>
+        <v>2.62</v>
       </c>
       <c r="Q22" s="4">
-        <v>266.54</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>34.21</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1370.07</v>