--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -803,54 +803,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.15</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.49</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>642.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>185.21</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>28.81</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1157,88 +1157,88 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>25.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>14.86</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>58.83</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>821.44</v>
       </c>
       <c r="P10" s="8">
-        <v>204.22</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>24.86</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>