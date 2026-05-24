--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,81 +152,66 @@
   <si>
     <t>2066/TD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at T/W-III of Digha Eastern zone under MMD, PHE Dte, Block-Ramnagar-I,DIGHA CCC Application no-2004812582 CON ID-204351921</t>
   </si>
   <si>
     <t>BILL/01586/2024-2025</t>
   </si>
   <si>
     <t>C072438488216</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Tube Well ,Laying distribution pipe line, Pump House , Boundary Wall soil investigation , 300 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (2052 nos) under JJM with allied work for Digha Augmentation (Eastern Zone) PWSS within Ramnagar-I Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+    <t>Repairing &amp; renovation of Switch Room , existing boundary wall, Store Room, OHR 250 cum. capacity 20 m height, &amp; Accommodate FHTC (125 Nos) under JJM with allied work for Digha Augmentation (Eastern Zone ) Water Supply Scheme under Digha Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000493/2023-2024</t>
-[...5 lines deleted...]
-    <t>21/07/2023</t>
+    <t>ORD/000323/2024-2025</t>
+  </si>
+  <si>
+    <t>3219/TD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/10/2024</t>
   </si>
   <si>
     <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for Providing Functional Household TAP Connection (FHTC) by Augmentation of Digha (Eastern) Water Supply Scheme within Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001996/2022-2023</t>
   </si>
   <si>
     <t>900/W/MMD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
@@ -642,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -803,54 +788,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.49</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1032,226 +1017,165 @@
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>642.85</v>
+        <v>28.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>28.09</v>
+        <v>25.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.83</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...27 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>178.59</v>
+      </c>
+      <c r="P9" s="8">
+        <v>19.01</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>10.65</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>