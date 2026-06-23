--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for Providing Functional Household TAP Connection (FHTC) by Augmentation of Digha (Eastern) Water Supply Scheme within Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001996/2022-2023</t>
   </si>
   <si>
     <t>900/W/MMD</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Laying distribution pipe line, Pump House , Boundary Wall soil investigation , 300 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (2052 nos) under JJM with allied work for Digha Augmentation (Eastern Zone) PWSS within Ramnagar-I Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000493/2023-2024</t>
+  </si>
+  <si>
+    <t>1591/TD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>ATCO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1095,87 +1113,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>25.26</v>
       </c>
       <c r="Q8" s="4">
         <v>14.86</v>
       </c>
       <c r="R8" s="4">
         <v>58.83</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>642.85</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>185.21</v>
+      </c>
+      <c r="R9" s="4">
+        <v>28.81</v>
+      </c>
+      <c r="S9" s="4">
+        <v>40</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>821.44</v>
+      </c>
+      <c r="P10" s="8">
+        <v>204.22</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>24.86</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>