--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -110,153 +110,153 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Digha Water Supply Scheme (Eastern Zone) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000442/2021-2022</t>
   </si>
   <si>
     <t>.1651/TD</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Laying distribution pipe line, Pump House , Boundary Wall soil investigation , 300 cum OHR (Intze type with pile foundation) &amp; Accommodate FHTC (2052 nos) under JJM with allied work for Digha Augmentation (Eastern Zone) PWSS within Ramnagar-I Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000493/2023-2024</t>
+  </si>
+  <si>
+    <t>1591/TD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>ATCO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Different Works for Providing Functional Household TAP Connection (FHTC) by Augmentation of Digha (Eastern) Water Supply Scheme within Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001996/2022-2023</t>
+  </si>
+  <si>
+    <t>900/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>2640/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>2066/TD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Repairing &amp; renovation of Switch Room , existing boundary wall, Store Room, OHR 250 cum. capacity 20 m height, &amp; Accommodate FHTC (125 Nos) under JJM with allied work for Digha Augmentation (Eastern Zone ) Water Supply Scheme under Digha Sub Division of Tamluk Division, PHE Dte. Purba Medinipur .</t>
+  </si>
+  <si>
+    <t>ORD/000323/2024-2025</t>
+  </si>
+  <si>
+    <t>3219/TD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new service connection at T/W-III of Digha Eastern zone under MMD, PHE Dte, Block-Ramnagar-I,DIGHA CCC Application no-2004812582 CON ID-204351921</t>
   </si>
   <si>
     <t>BILL/01586/2024-2025</t>
   </si>
   <si>
     <t>C072438488216</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...61 lines deleted...]
-    <t>ATCO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,375 +842,375 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>13.39</v>
+        <v>642.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>185.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>28.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>106.76</v>
+        <v>25.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.88</v>
+        <v>13.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>28.09</v>
+        <v>106.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>25.26</v>
+        <v>28.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.86</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>58.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>642.85</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>185.21</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>28.81</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>821.44</v>