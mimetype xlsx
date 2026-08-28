--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,171 +80,171 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>PURBA NUKHA AND ADJOINING MOUJAS</t>
+  </si>
+  <si>
+    <t>SM/14742</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for PURBA NUKHA AND IT'S ADJOINING MOUJAS, Block ¿ Tamluk, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001726/2022-2023</t>
+  </si>
+  <si>
+    <t>598/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. JIT ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>PURBA NUKHA AND ADJOINING MOUJAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Big dia Tube Well , Laying Rising Main,Laying distribution pipe line, Pump House , Boundary Wall, Soil investigation , 350 Cum OHR (Intze type with pile foundation) and Accommodate FHTC 2344 nos including 02(Two) Years Operation &amp; Maintanance for Two years including supply of all labour &amp; materials with allied work under JJM for Purbanukha and Adjoining Moujas Piped Water Supply Scheme under Tamluk Block withen Tamluk Sub-Division under Tamluk Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000485/2023-2024</t>
+  </si>
+  <si>
+    <t>1567/TD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>TARUN KOLEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000295/2022-2023</t>
   </si>
   <si>
     <t>3009/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...47 lines deleted...]
-    <t>TARUN KOLEY</t>
+    <t>Additional Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, bearing vehicle no-WB 29C 2260 on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 01.08.2024 to 31.01.2025.(06 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000249/2024-2025</t>
+  </si>
+  <si>
+    <t>1110/TSD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>KISHORE KUMAR SEN</t>
+  </si>
+  <si>
+    <t>Purbaanukha W/S scheme H/W site Application No.-2004603682 Ref.-204218679</t>
+  </si>
+  <si>
+    <t>BILL/04060/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-748</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment to WBSEDCL for Shifting of LT line of Purba Nukha PWSS</t>
   </si>
   <si>
     <t>BILL/01993/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-937</t>
   </si>
   <si>
     <t>06/03/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>KISHORE KUMAR SEN</t>
   </si>
   <si>
     <t>Continuation work order for Additional Hiring of one no. Diesel Motor Cabs(Luxury taxi commercial standard non air conditioned) Bharat stage-IV, on daily rate basis (including Govt. Holidays as and when required) having contract carriage permit from RTA for the office of the Assistant Engineer, Tamluk Sub Division under Tamluk Division ,PHE Dte. within Purba Medinipur District For the period from 01.02.2025 to 31.07.2025.(06 Months)</t>
   </si>
   <si>
     <t>ORD/000687/2024-2025</t>
   </si>
   <si>
     <t>222/TSD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -788,479 +788,479 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.4</v>
+        <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.7</v>
+        <v>549.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>145.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>549.36</v>
+        <v>27.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.98</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>211.45</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>3.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.87</v>
+        <v>2.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>608.56</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>158.87</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>26.11</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>