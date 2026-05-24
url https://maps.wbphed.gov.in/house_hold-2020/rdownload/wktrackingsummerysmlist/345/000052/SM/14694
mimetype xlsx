--- v0 (2025-12-18)
+++ v1 (2026-05-24)
@@ -161,51 +161,51 @@
   <si>
     <t>2960/TD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Head work site pipe connection, Rigid Pavement , Pump House &amp; Boundry wall, Providing Functional Household Tap Connection (3145 Nos), including 2 years Operation &amp; Maintenance For 4 nos Pipe Water Supply Scheme within Deshpran, Contai I &amp;Contai III Block Under Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000496/2023-2024</t>
   </si>
   <si>
     <t>1674/TD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>09/07/2026</t>
   </si>
   <si>
     <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>