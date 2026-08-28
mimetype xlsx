--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -119,96 +119,96 @@
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001743/2022-2023</t>
   </si>
   <si>
     <t>603/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>KRISHNA ENGINEERING</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Head work site pipe connection, Rigid Pavement , Pump House &amp; Boundry wall, Providing Functional Household Tap Connection (3145 Nos), including 2 years Operation &amp; Maintenance For 4 nos Pipe Water Supply Scheme within Deshpran, Contai I &amp;Contai III Block Under Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000496/2023-2024</t>
+  </si>
+  <si>
+    <t>1674/TD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000214/2022-2023</t>
   </si>
   <si>
     <t>2400/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2024-2025</t>
   </si>
   <si>
     <t>2960/TD</t>
   </si>
   <si>
     <t>12/09/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -800,200 +800,200 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>30.7</v>
+        <v>1173.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.92</v>
+        <v>30.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1173.36</v>
+        <v>1.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>1217.93</v>