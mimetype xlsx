--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,80 @@
     <t>10/03/2023</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical Equipments for Augmentation of Ground Water Based BarSundara PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division, in Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>1344/W/MMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Pump House No. "1" &amp; Pump House No.- "2" at Barsundra Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2023-2024</t>
+  </si>
+  <si>
+    <t>2616/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>GUCHHAIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction new Boundary Wall at Head Work Site of BARSUNDRA Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Length - 225.00 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>2697/TD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1726,87 +1756,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>26.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>80</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P18" s="4">
+        <v>19.92</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>50</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1255.26</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>