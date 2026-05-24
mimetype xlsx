--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -366,50 +366,65 @@
     <t>ORD/000650/2023-2024</t>
   </si>
   <si>
     <t>2616/TD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>GUCHHAIT ENTERPRISE</t>
   </si>
   <si>
     <t>Construction new Boundary Wall at Head Work Site of BARSUNDRA Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Length - 225.00 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000235/2024-2025</t>
   </si>
   <si>
     <t>2697/TD</t>
   </si>
   <si>
     <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room without water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Barsundra Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2024-2025</t>
+  </si>
+  <si>
+    <t>2841/TD</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>PRASANTA MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -961,54 +976,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>12.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="S3" s="4">
         <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1098,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>4.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1273,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>900.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>651.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>72.3</v>
       </c>
       <c r="S8" s="4">
         <v>73</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1319,54 +1334,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>9.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>36.67</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1380,54 +1395,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>83.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>40.74</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>48.68</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1441,54 +1456,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>0.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>77.98</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1502,54 +1517,54 @@
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>0.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1742,54 +1757,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>26.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>20.24</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>75.15</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1803,54 +1818,54 @@
       <c r="I17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>6</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>78.18</v>
       </c>
       <c r="S17" s="4">
         <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1864,101 +1879,162 @@
       <c r="I18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P18" s="4">
         <v>19.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>10.54</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>52.91</v>
       </c>
       <c r="S18" s="4">
         <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="I19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P19" s="4">
+        <v>5.11</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>90</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1260.37</v>
+      </c>
+      <c r="P20" s="8">
+        <v>748.59</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>59.39</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>