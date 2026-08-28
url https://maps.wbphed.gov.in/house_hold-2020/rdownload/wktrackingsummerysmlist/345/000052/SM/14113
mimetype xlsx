--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,354 +77,354 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Bar Sundara PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division, in Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>SM/14113</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-I Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Natshal Lakshya Zone-II Water Supply Scheme within Mahishadal Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 1st Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 320 mtr. Deep Tube well by direct rotary rig method at 3rd Tube Tube well Site of Barsundra Water Supply Scheme within Haldia Block under Haldia Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000334/2022-2023</t>
+  </si>
+  <si>
+    <t>1249/TD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>22/10/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Barsundra Water Supply Scheme under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2021-2022</t>
+  </si>
+  <si>
+    <t>1518/TD</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based Barsundra Water Supply Scheme by providing Laying of Distribution to accommodate FHTC (5920 Nos),construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. with allied works within Haldia Dev.Block under Haldia sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur</t>
+  </si>
+  <si>
+    <t>ORD/000776/2022-2023</t>
+  </si>
+  <si>
+    <t>2860/TD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Bar Sundara PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division, in Purba Medinipur.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Electro-Mechanical components of Barsundra PWSS in the District of Purba Medinipur under JJM programme, Block ¿ Haldia, District - Purba Medinipur under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001545/2022-2023</t>
   </si>
   <si>
     <t>396/W/MMD</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>BALAJI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Land development of ditch and Approach Road with Box Culvert at 3rd T.W. site of Barsundra Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000104/2023-2024</t>
   </si>
   <si>
     <t>214/TD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>BISWANATH BHUNIA</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Barsundra Water Supply Scheme under Tamluk Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>RADIANT</t>
+    <t>Crossing permission of laying HDPE pipeline along and across of NH-116 of Barsundra Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000823/2023-2024</t>
+  </si>
+  <si>
+    <t>3285/TD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>DONA ASSOCIATES</t>
+  </si>
+  <si>
+    <t>New Construction of boundary wall at 3rd T/W site (50mt) of Barsundra water supply scheme under Haldia Sub-Division PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000829/2022-2023</t>
+  </si>
+  <si>
+    <t>3168/TD</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Pump House No. "1" &amp; Pump House No.- "2" at Barsundra Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2023-2024</t>
+  </si>
+  <si>
+    <t>2616/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>GUCHHAIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical Equipments for Augmentation of Ground Water Based BarSundara PWSS to Accommodate FHTC in Haldia Block under Haldia Sub-Division of Tamluk Division, in Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2023-2024</t>
+  </si>
+  <si>
+    <t>1344/W/MMD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>THE GODFATHER TRADING COMPANY</t>
+  </si>
+  <si>
+    <t>Additional works for providing and installation of submersible pumping machineries and other electromechanical equipments for Rejuvenation of elctro-mechanical components of Barsundra PWSS in the district of purba medinipur district under JJM program,Block-Haldia,under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001560/2023-2024</t>
+  </si>
+  <si>
+    <t>951/HESD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000231/2022-2023</t>
   </si>
   <si>
     <t>2611/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>2643/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Augmentation of ground water based Barsundra Water Supply Scheme by providing Laying of Distribution to accommodate FHTC (5920 Nos),construction of R.C.C. Elevated Reservoir of capacity 750 cum and staging height 20.00 mtr. with allied works within Haldia Dev.Block under Haldia sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur</t>
-[...65 lines deleted...]
-    <t>07/12/2023</t>
+    <t>Laying of proposed Rising main line with inter connection ,Supply of DI Specials, at Head Work Site at Barsundara Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000234/2024-2025</t>
+  </si>
+  <si>
+    <t>2698/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>ANIRBAN BHOWMIK</t>
   </si>
   <si>
     <t>Installation of 4 Nos. Display Board at different PWSS works sites under Haldia Sub-Division of Tamluk Division, PHE Dte.(for Barsundra PWSS, Betkundu PWSS, Baramrit Beria PWSS, Amritberya PWSS) (Phase-VII)</t>
   </si>
   <si>
     <t>ORD/001172/2023-2024</t>
   </si>
   <si>
     <t>768/HSD,</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
+    <t>Construction new Boundary Wall at Head Work Site of BARSUNDRA Water Supply Scheme within Haldia Dev. Block under Haldia Sub-Division of Tamluk Division, P.H.E. Dte. (Length - 225.00 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>2697/TD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of (3.60 Mtr. X 3.00 Mtr.) Switch Room cum Chlorine Room without water supply &amp; sanitary arrangement (as per Deptt. drawing) at 3rd Tube Well site of Barsundra Water Supply Scheme within Haldia Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2024-2025</t>
+  </si>
+  <si>
+    <t>2841/TD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>PRASANTA MONDAL</t>
+  </si>
+  <si>
     <t>Quotation bill for shifting of PHE meter room with allied works at PH-I of Barsundra w/s scheme under MMD PHE Dte. Name of C.C.C.-Brajalalchak Reference ID-860311526 Application ID-100000117246 Quotation Date-27/08/2024 Quotation Due Date-25/11/2024</t>
   </si>
   <si>
     <t>BILL/02393/2024-2025</t>
   </si>
   <si>
     <t>C092404597616</t>
   </si>
   <si>
-    <t>05/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSEDCL</t>
-  </si>
-[...97 lines deleted...]
-    <t>PRASANTA MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,1024 +973,1024 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.4</v>
+        <v>83.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.59</v>
+        <v>40.74</v>
       </c>
       <c r="R3" s="4">
-        <v>93.47</v>
+        <v>48.68</v>
       </c>
       <c r="S3" s="4">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>16.31</v>
+        <v>4.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.5</v>
+        <v>900.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.5</v>
+        <v>651.29</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>72.3</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>118.88</v>
+        <v>12.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>36.47</v>
+        <v>16.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>900.87</v>
+        <v>9.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>651.29</v>
+        <v>3.64</v>
       </c>
       <c r="R8" s="4">
-        <v>72.3</v>
+        <v>36.67</v>
       </c>
       <c r="S8" s="4">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>9.93</v>
+        <v>6.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.64</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>36.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>83.68</v>
+        <v>6</v>
       </c>
       <c r="Q10" s="4">
-        <v>40.74</v>
+        <v>4.69</v>
       </c>
       <c r="R10" s="4">
-        <v>48.68</v>
+        <v>78.18</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.69</v>
+        <v>26.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.54</v>
+        <v>20.24</v>
       </c>
       <c r="R11" s="4">
-        <v>77.98</v>
+        <v>75.15</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>0.83</v>
+        <v>0.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.83</v>
+        <v>0.54</v>
       </c>
       <c r="R12" s="4">
-        <v>99.62</v>
+        <v>77.98</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>1.38</v>
+        <v>118.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>10.21</v>
+        <v>36.47</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>6.26</v>
+        <v>10.21</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>26.94</v>
+        <v>0.83</v>
       </c>
       <c r="Q16" s="4">
-        <v>20.24</v>
+        <v>0.83</v>
       </c>
       <c r="R16" s="4">
-        <v>75.15</v>
+        <v>99.62</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>6</v>
+        <v>19.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.69</v>
+        <v>10.54</v>
       </c>
       <c r="R17" s="4">
-        <v>78.18</v>
+        <v>52.91</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>19.92</v>
+        <v>5.11</v>
       </c>
       <c r="Q18" s="4">
-        <v>10.54</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>52.91</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>5.11</v>
+        <v>1.38</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1260.37</v>