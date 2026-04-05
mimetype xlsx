--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,69 +167,72 @@
   <si>
     <t>Quotation for new service connection at Gouranga chak w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.- 2004709475, Ref ID 204293707)</t>
   </si>
   <si>
     <t>BILL/01074/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-189</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Gouranga chak w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte.( App No.- 2004709436, Ref ID 204293706)</t>
   </si>
   <si>
     <t>BILL/01075/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
-    <t>Instalation of display Board at 5 nos { 1. CHONGRA PWSS( PUMP HOUSE -2) , 2. GOURANGA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3.GHOJINA PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
-[...17 lines deleted...]
-    <t>SUDIP MANNA</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOURANGA CHAK and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001682/2022-2023</t>
+  </si>
+  <si>
+    <t>558/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -640,51 +643,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1043,121 +1046,121 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.83</v>
+        <v>22.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>48.16</v>
+        <v>69.96</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>