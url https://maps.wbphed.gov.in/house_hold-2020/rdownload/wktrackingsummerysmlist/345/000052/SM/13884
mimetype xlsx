--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,68 @@
     <t>BP-2024-25-188</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOURANGA CHAK and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001682/2022-2023</t>
   </si>
   <si>
     <t>558/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Gouranga Chak PWSS at Moyna Block under Tamluk Division, PHE Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000227/2024-2025</t>
+  </si>
+  <si>
+    <t>2428/TD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,54 +863,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1085,101 +1103,164 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>22.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.78</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R9" s="4">
+        <v>100</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>70.92</v>
+      </c>
+      <c r="P10" s="8">
+        <v>22.23</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>31.34</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>