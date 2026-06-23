--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,107 @@
     <t>20/03/2023</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Gouranga Chak PWSS at Moyna Block under Tamluk Division, PHE Dte. (Phase-II)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000227/2024-2025</t>
   </si>
   <si>
     <t>2428/TD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>Instalation of display Board at 5 nos { 1. CHONGRA PWSS( PUMP HOUSE -2) , 2. GOURANGA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3.GHOJINA PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2025-2026</t>
+  </si>
+  <si>
+    <t>63/RWS/TSD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +696,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1180,87 +1237,276 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0.95</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10310.59</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>245.75</v>
+      </c>
+      <c r="R11" s="4">
+        <v>2.38</v>
+      </c>
+      <c r="S11" s="4">
+        <v>75</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>40</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>10387.12</v>
+      </c>
+      <c r="P13" s="8">
+        <v>267.98</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>2.58</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>