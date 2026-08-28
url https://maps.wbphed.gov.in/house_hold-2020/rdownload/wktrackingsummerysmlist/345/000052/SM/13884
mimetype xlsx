--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,222 +92,222 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>GOURANGA CHAK AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13884</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOURANGA CHAK and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001682/2022-2023</t>
+  </si>
+  <si>
+    <t>558/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000169/2022-2023</t>
   </si>
   <si>
     <t>2437/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Gouranga Chak PWSS at Moyna block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engiener</t>
   </si>
   <si>
     <t>ORD/000873/2023-2024</t>
   </si>
   <si>
     <t>195/TD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Gouranga Chak PWSS at Moyna Block under Tamluk Division, PHE Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000227/2024-2025</t>
+  </si>
+  <si>
+    <t>2428/TD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>1566/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Gouranga chak w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.- 2004709475, Ref ID 204293707)</t>
   </si>
   <si>
     <t>BILL/01074/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-189</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Gouranga chak w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte.( App No.- 2004709436, Ref ID 204293706)</t>
   </si>
   <si>
     <t>BILL/01075/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for GOURANGA CHAK and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...38 lines deleted...]
-    <t>09/08/2024</t>
+    <t>Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision and monitoring of different ongoing piped water supply scheme for covering Tamluk Sub Division and its adjacent Sub -Divisions under JJM Programe for the office of Assistant Engineer, under Haldia Electrical Sub Division. P.H.E. Dte., under Purba Midnapore under MMD PHE Dte. w.e.f.-w.e.f 01-09-2025 to 31-08-2026.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2025-2026</t>
+  </si>
+  <si>
+    <t>875/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Instalation of display Board at 5 nos { 1. CHONGRA PWSS( PUMP HOUSE -2) , 2. GOURANGA CHAK PWSS( PUMP HOUSE 1 &amp; 2), 3.GHOJINA PWSS( PUMP HOUSE 1 &amp; 2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000257/2025-2026</t>
   </si>
   <si>
     <t>63/RWS/TSD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
-  </si>
-[...37 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -836,664 +836,664 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.43</v>
+        <v>10310.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>148.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>22.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>20.32</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>89.78</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.79</v>
+        <v>25.43</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>7.81</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>22.63</v>
+        <v>8.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>20.32</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>89.78</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>4.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.83</v>
+        <v>7.81</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>10310.59</v>
+        <v>4.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>245.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>4.78</v>
+        <v>0.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>10387.12</v>
       </c>
       <c r="P13" s="8">
-        <v>267.98</v>
+        <v>170.57</v>
       </c>
       <c r="Q13" s="8">
-        <v>2.58</v>
+        <v>1.64</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>