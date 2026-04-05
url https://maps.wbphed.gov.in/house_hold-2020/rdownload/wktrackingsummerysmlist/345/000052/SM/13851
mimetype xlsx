--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -176,51 +176,51 @@
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>80/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Ground water based Bakshichak Water Supply Scheme by providing Sinking of Tube Well, Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-A)</t>
   </si>
   <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>276/TD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>NARAYAN CHANDRA DAS</t>
   </si>
   <si>
     <t>Ground water based Bakshichak Water Supply Scheme by Sub-Soil investigation, Construction of OHR - 50 Cum, within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>1008/TD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>