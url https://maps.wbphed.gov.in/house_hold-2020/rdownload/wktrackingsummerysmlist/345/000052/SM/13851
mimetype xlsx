--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,68 +162,50 @@
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000830/2023-2024</t>
   </si>
   <si>
     <t>618/HSD</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>SNEHASIS BERA</t>
   </si>
   <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>80/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>NARAYAN CHANDRA DAS</t>
   </si>
   <si>
     <t>Ground water based Bakshichak Water Supply Scheme by Sub-Soil investigation, Construction of OHR - 50 Cum, within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>1008/TD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAKSHI CHAK, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
@@ -657,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,54 +926,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1063,230 +1045,167 @@
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>84.8</v>
+        <v>45.79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>45.79</v>
+        <v>5.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...26 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>72.08</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0.83</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>1.15</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>