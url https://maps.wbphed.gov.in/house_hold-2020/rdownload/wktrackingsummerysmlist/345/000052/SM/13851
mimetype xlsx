--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,83 @@
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAKSHI CHAK, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001671/2022-2023</t>
   </si>
   <si>
     <t>571/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Service connection at Baksichak w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004980445, Ref ID 204456236)</t>
+  </si>
+  <si>
+    <t>BILL/01265/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-648</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Ground water based Bakshichak Water Supply Scheme by providing Sinking of Tube Well, Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>276/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,70 +672,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1125,87 +1158,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>5.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>12.43</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>84.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>52.91</v>
+      </c>
+      <c r="R10" s="4">
+        <v>62.4</v>
+      </c>
+      <c r="S10" s="4">
+        <v>39</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>169.31</v>
+      </c>
+      <c r="P11" s="8">
+        <v>53.74</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>31.74</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>