--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,210 +80,210 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>BAKSHI CHAK SVS PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13851</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Ground water based Bakshichak Water Supply Scheme by providing Sinking of Tube Well, Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>276/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>NARAYAN CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Ground water based Bakshichak Water Supply Scheme by Sub-Soil investigation, Construction of OHR - 50 Cum, within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000384/2023-2024</t>
+  </si>
+  <si>
+    <t>1008/TD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>ZENITH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>BAKSHI CHAK SVS PIPED WATER SUPPLY SCHEME.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 150mm X150mm X 270 Mtrs. Depth) by utilising Departmental Machineries for Bakshi Chak W/S Scheme (T/W-I) , Mahisadal Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1396/CDD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>DEV AND COMPANY</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAKSHI CHAK, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001671/2022-2023</t>
+  </si>
+  <si>
+    <t>571/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of display board at 4 (four) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-II) [Bakshichak PWSS, Bamanpur PWSS, Kanchanpur PWSS &amp; Madhyahingli PWSS]</t>
+  </si>
+  <si>
+    <t>ORD/000830/2023-2024</t>
+  </si>
+  <si>
+    <t>618/HSD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>SNEHASIS BERA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000328/2022-2023</t>
   </si>
   <si>
     <t>2988/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Installation of display board at 4 (four) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-II) [Bakshichak PWSS, Bamanpur PWSS, Kanchanpur PWSS &amp; Madhyahingli PWSS]</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>80/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Ground water based Bakshichak Water Supply Scheme by Sub-Soil investigation, Construction of OHR - 50 Cum, within Mahishadal Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
-[...43 lines deleted...]
-  <si>
     <t>New Service connection at Baksichak w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. (App No.- 2004980445, Ref ID 204456236)</t>
   </si>
   <si>
     <t>BILL/01265/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-648</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>NARAYAN CHANDRA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,489 +834,489 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.38</v>
+        <v>84.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>52.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.55</v>
+        <v>45.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.83</v>
+        <v>13.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>1.53</v>
+        <v>5.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>45.79</v>
+        <v>0.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S7" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>5.99</v>
+        <v>4.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.43</v>
+        <v>1.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>84.8</v>
+        <v>12.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>52.91</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>62.4</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>169.31</v>