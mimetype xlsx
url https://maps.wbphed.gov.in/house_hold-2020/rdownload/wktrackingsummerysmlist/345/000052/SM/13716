--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,204 +113,204 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Paniparul Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000320/2022-2023</t>
   </si>
   <si>
     <t>590/TD</t>
   </si>
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 500cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Paniparul Zone-II Water Supply Scheme within Egra-II. Block under Digha sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000723/2022-2023</t>
+  </si>
+  <si>
+    <t>2534/TD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House, Boundary Wall, Laying Rising main pipe line &amp; Land development under JJM with allied works for Paniparul (Z-II ) PWSS within Egra-II Block including supply of all labour &amp; materials under Digha Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000599/2023-2024</t>
+  </si>
+  <si>
+    <t>2194/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Paniparul Zone-II, Block ¿ Egra II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001934/2022-2023</t>
+  </si>
+  <si>
+    <t>853/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>M/S S.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 2nd Tube well site of Paniparul Zone-II W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well site of Paniparul Zone-II W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at Head Work site Tube well of Paniparul Zone-II W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>120/TD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000232/2022-2023</t>
   </si>
   <si>
     <t>2615/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000282/2022-2023</t>
   </si>
   <si>
     <t>2635/TD</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Electric Quotation for PANIPARUL Water Supply Scheme T/W-I, Zone- II, (Ref. ID-204128964)</t>
+  </si>
+  <si>
+    <t>BILL/03056/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-389</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for PANIPARUL Water Supply Scheme T/W-II, Zone -II, (Ref. ID-204087320)</t>
   </si>
   <si>
     <t>BILL/02896/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-312</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Additional Tube well at PANIPARUL ZONE - II Water supply scheme, Egra -II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002702/2023-2024</t>
   </si>
   <si>
     <t>1051/W/MMD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Name of Work: Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 2nd Tube well site of Paniparul Zone-II W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at 3rd Tube well site of Paniparul Zone-II W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 250 mtr. Deep Additional Tube well by direct rotary rig method at Head Work site Tube well of Paniparul Zone-II W/S Scheme within Egra-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
-[...28 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE-II Of PANIPARUL W/S Scheme under MMD, PHE, Dte. Block- EGRA-II, WBSEDCL SUPPLY OFFICE: CHORPALIA C.C.C. Ref. Memo No- 2004773750/QUOT/03/483 DT. 18-06-2024 Application NO- 2004773750 Application type-New connection Consumer Id- 204332477</t>
   </si>
   <si>
     <t>BILL/01327/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-360</t>
   </si>
   <si>
     <t>01/07/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S S.G. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -862,678 +862,678 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>122.45</v>
+        <v>644.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>352.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>54.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>23.91</v>
+        <v>55.17</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.76</v>
+        <v>26.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.49</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>644.68</v>
+        <v>57.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>52.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.76</v>
       </c>
       <c r="S7" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>14</v>
+        <v>122.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>57.98</v>
+        <v>23.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>4.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>3.41</v>
+        <v>2.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>55.17</v>
+        <v>14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.07</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.76</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>26.86</v>
+        <v>3.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>959.9</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>442.34</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>46.08</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>