--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -251,51 +251,51 @@
   <si>
     <t>ORD/001678/2022-2023</t>
   </si>
   <si>
     <t>567/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>M/S B.M. ELECTRICAL</t>
   </si>
   <si>
     <t>ORD/000207/2023-2024</t>
   </si>
   <si>
     <t>418/TD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>24/12/2025</t>
+    <t>22/02/2026</t>
   </si>
   <si>
     <t>Ground water based Mohanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (300nos) and Construction of R.C.C. Over Head Reservoir of capacity 300 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000246/2023-2024</t>
   </si>
   <si>
     <t>525/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Box Culvert at HW site ,Land Development work &amp; Construction of Retaining wall of ground water based Mohanpur Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000730/2023-2024</t>
   </si>