--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -251,51 +251,51 @@
   <si>
     <t>ORD/001678/2022-2023</t>
   </si>
   <si>
     <t>567/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>M/S B.M. ELECTRICAL</t>
   </si>
   <si>
     <t>ORD/000207/2023-2024</t>
   </si>
   <si>
     <t>418/TD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>23/04/2026</t>
   </si>
   <si>
     <t>Ground water based Mohanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (300nos) and Construction of R.C.C. Over Head Reservoir of capacity 300 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000246/2023-2024</t>
   </si>
   <si>
     <t>525/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Box Culvert at HW site ,Land Development work &amp; Construction of Retaining wall of ground water based Mohanpur Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000730/2023-2024</t>
   </si>
@@ -1007,54 +1007,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>89.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.39</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1133,54 +1133,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>31.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.32</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1373,54 +1373,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>22.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>16.19</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>71.01</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1436,54 +1436,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>135.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>68.23</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>50.45</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1499,54 +1499,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>175.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>32.44</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>18.53</v>
       </c>
       <c r="S13" s="4">
         <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1562,88 +1562,88 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>14.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>39.69</v>
       </c>
       <c r="S14" s="4">
         <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>735.12</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>175.33</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>23.85</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>