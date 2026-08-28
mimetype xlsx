--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,246 +92,246 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sutahata</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>MOHANPUR AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13695</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Ground water based Mohanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (700nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000794/2022-2023</t>
+  </si>
+  <si>
+    <t>3045/TD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>FARID UDDIN AHMED</t>
+  </si>
+  <si>
+    <t>Ground water based Mohanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (591 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000795/2022-2023</t>
+  </si>
+  <si>
+    <t>3046/TD</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Ground water based Mohanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC (400 nos) work within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000793/2022-2023</t>
   </si>
   <si>
     <t>3044/TD</t>
   </si>
   <si>
-    <t>27/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>NARAYAN CHANDRA DAS</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for MOHANPUR and ADJOINING MOUJAS, Block ¿ Sutahata, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001678/2022-2023</t>
+  </si>
+  <si>
+    <t>567/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>M/S B.M. ELECTRICAL</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>418/TD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>Ground water based Mohanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (300nos) and Construction of R.C.C. Over Head Reservoir of capacity 300 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000246/2023-2024</t>
+  </si>
+  <si>
+    <t>525/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>27/12/2026</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Box Culvert at HW site ,Land Development work &amp; Construction of Retaining wall of ground water based Mohanpur Water Supply Scheme within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000730/2023-2024</t>
+  </si>
+  <si>
+    <t>2981/TD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 250mm X150mm X 280 Mtrs. Depth) by utilising Departmental Machineries for Mohanpur W/S Scheme (T/W-I &amp; II) , Sutahata Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000120/2023-2024</t>
+  </si>
+  <si>
+    <t>1387/CDD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000161/2022-2023</t>
   </si>
   <si>
     <t>2474/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Ground water based Mohanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (700nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
-[...49 lines deleted...]
-  <si>
     <t>RTOR000191/2023-2024</t>
   </si>
   <si>
     <t>640/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
+    <t>Quotation bill for new service connection at TW-I of Mohanpur w/s scheme,Block-Sutahata,under MMD,PHE Dte. C.C.C-Chaitanyapur Application no.-2004695195 Application type-new connection Quotation Date-24/04/2024 Quotation Due Date-24/04/2025 Contract Demand-6800W</t>
+  </si>
+  <si>
+    <t>BILL/00647/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-112</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation bill for new service connection at TW-II of Mohanpur w/s scheme,Block-Sutahata under MMD, PHE Dte. Name of C.C.C.-Chaitanyapur Application No.-2004818907 Application type-new connection Reference ID-204355767 Quotation Date-12/07/2024 Quotation Due Date-14/07/2025 Contract Demand-6479 W</t>
   </si>
   <si>
     <t>BILL/00682/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-311</t>
-  </si>
-[...88 lines deleted...]
-    <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,737 +882,737 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>135.23</v>
+        <v>89.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>26.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>27.14</v>
+        <v>71.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>89.21</v>
+        <v>135.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.55</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>26.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>71.82</v>
+        <v>22.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.01</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>31.41</v>
+        <v>135.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>29</v>
+        <v>68.23</v>
       </c>
       <c r="R7" s="4">
-        <v>92.32</v>
+        <v>50.45</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>12.26</v>
+        <v>175.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>18.53</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.21</v>
+        <v>14.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>39.69</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>16.83</v>
+        <v>31.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.32</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>22.81</v>
+        <v>27.14</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.19</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>71.01</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>135.23</v>
+        <v>12.26</v>
       </c>
       <c r="Q12" s="4">
-        <v>68.23</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>50.45</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>175.05</v>
+        <v>16.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>32.44</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>18.53</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>14.92</v>
+        <v>3.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.92</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>39.69</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>735.12</v>