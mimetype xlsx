--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,68 @@
     <t>ORD/001241/2023-2024</t>
   </si>
   <si>
     <t>1083/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>Ground water based Sar Berya Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
   </si>
   <si>
     <t>ORD/000809/2022-2023</t>
   </si>
   <si>
     <t>3078/TD</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Trial boring of 2 (two) nos. 100 mm x 50 mm dia x 270 mtr (av.) depth Tube well &amp; sinking upto 200 mtr. depth with PVC pipes including cost of all materials for Sarberya PWSS ( Head Work Site &amp; 2nd T/W Site) under Haldia Sub Division of Tamluk Division, PHE Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>2384/TD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>DIPANKAR MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -929,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>59.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.04</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -992,54 +1010,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>36.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.76</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1055,54 +1073,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>21.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.01</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1118,54 +1136,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1181,54 +1199,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1303,54 +1321,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>55.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>45.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.22</v>
       </c>
       <c r="S10" s="4">
         <v>62</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1366,54 +1384,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>80.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>33.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>41.43</v>
       </c>
       <c r="S11" s="4">
         <v>3</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1490,101 +1508,164 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>42.52</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>39.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.09</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>358.98</v>
+      </c>
+      <c r="P15" s="8">
+        <v>222</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>61.84</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>