--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,249 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>SAR BERYA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13688</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Ground water based Sar Berya Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000808/2022-2023</t>
+  </si>
+  <si>
+    <t>3077/TD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>J.M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Ground water based Sar Berya Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000807/2022-2023</t>
+  </si>
+  <si>
+    <t>3076/TD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Ground water based Sar Berya Water Supply Scheme by providing Construction of R.C.C. Over Head Reservoir of capacity 100 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000450/2023-2024</t>
+  </si>
+  <si>
+    <t>1468/TD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>JAGANNATH MAKAR</t>
+  </si>
+  <si>
+    <t>Ground water based Sar Berya Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000810/2022-2023</t>
+  </si>
+  <si>
+    <t>3079/TD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>MADAN MOHAN MAITY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for SAR BERYA and ADJOINING MOUJAS, Block ¿ Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001659/2022-2023</t>
+  </si>
+  <si>
+    <t>544/W/MMD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Ground water based Sar Berya Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000809/2022-2023</t>
+  </si>
+  <si>
+    <t>3078/TD</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Installation of display board at 2 (two) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-IV) [Sarberia PWSS &amp; Urddhabmal PWSS]</t>
+  </si>
+  <si>
+    <t>ORD/000832/2023-2024</t>
+  </si>
+  <si>
+    <t>620/HSD,</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>SANTANU PATTANAYAK</t>
+  </si>
+  <si>
+    <t>Orientation Programme under Haldia Sub-Division of Tamluk Division, PHE Dte. (For 5 nos Blocks, i.e. - i) Sutahata Dev. Block, ii) Mahishadal Dev. Block, iii) Haldia Dev. Block, iv) Nandigram - I Dev. Block &amp; v) Nandigram - II Dev. Block)</t>
+  </si>
+  <si>
+    <t>ORD/001169/2023-2024</t>
+  </si>
+  <si>
+    <t>621/HSD,</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>TAPAN BERA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2022-2023</t>
   </si>
   <si>
     <t>2424/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Ground water based Sar Berya Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
-[...92 lines deleted...]
-    <t>TAPAN BERA</t>
+    <t>Box Culvert at HW site &amp; Construction of Retaining wall of ground water based Sarberia Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001241/2023-2024</t>
+  </si>
+  <si>
+    <t>1083/TD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>25/04/2024</t>
+  </si>
+  <si>
+    <t>Trial boring of 2 (two) nos. 100 mm x 50 mm dia x 270 mtr (av.) depth Tube well &amp; sinking upto 200 mtr. depth with PVC pipes including cost of all materials for Sarberya PWSS ( Head Work Site &amp; 2nd T/W Site) under Haldia Sub Division of Tamluk Division, PHE Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>2384/TD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>DIPANKAR MAITY</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>112/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
-  </si>
-[...79 lines deleted...]
-    <t>DIPANKAR MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,765 +863,765 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>39.36</v>
+        <v>59.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>45.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>59.34</v>
+        <v>55.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>45.12</v>
+        <v>45.84</v>
       </c>
       <c r="R4" s="4">
-        <v>76.04</v>
+        <v>83.22</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>36.48</v>
+        <v>80.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>35.3</v>
+        <v>33.31</v>
       </c>
       <c r="R5" s="4">
-        <v>96.76</v>
+        <v>41.43</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.56</v>
+        <v>36.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.13</v>
+        <v>35.3</v>
       </c>
       <c r="R6" s="4">
-        <v>98.01</v>
+        <v>96.76</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.42</v>
+        <v>21.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.41</v>
+        <v>21.13</v>
       </c>
       <c r="R7" s="4">
-        <v>99.62</v>
+        <v>98.01</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.94</v>
+        <v>42.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.94</v>
+        <v>39.94</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>93.95</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>5.39</v>
+        <v>0.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>55.08</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>45.84</v>
+        <v>0.94</v>
       </c>
       <c r="R10" s="4">
-        <v>83.22</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>80.39</v>
+        <v>39.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>33.31</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>41.43</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
         <v>13.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>42.52</v>
+        <v>4.09</v>
       </c>
       <c r="Q13" s="4">
-        <v>39.94</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>93.95</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>4.09</v>
+        <v>5.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>358.98</v>