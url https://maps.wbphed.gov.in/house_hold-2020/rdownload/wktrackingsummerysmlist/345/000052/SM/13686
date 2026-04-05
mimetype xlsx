--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -194,51 +194,51 @@
   <si>
     <t>BILL/02497/2024-2025</t>
   </si>
   <si>
     <t>C092445105167</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House ,Boundary Wall &amp; Providing Functional Household Tap Connection (3734 Nos), including 2 years Operation &amp; Maintenance For Purba Mukundapur, Dakshin Kadua, Purba Mahammadpur Pipe water supply Scheme within Deshapran Block Under Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000492/2023-2024</t>
   </si>
   <si>
     <t>1593/TD</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>17/01/2026</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>