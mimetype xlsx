--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -854,54 +854,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>21.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.03</v>
       </c>
       <c r="S4" s="4">
         <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -917,54 +917,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1098,88 +1098,88 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>1264.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>155.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>12.28</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1325.24</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>167.29</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>12.62</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>