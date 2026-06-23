--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,59 @@
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000075/2024-2025</t>
   </si>
   <si>
     <t>2973/TD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of PURBA MAHAMMADPUR W/S Scheme under MMD, PHE, Dte. Block- CONTAI-II, WBSEDCL SUPPLY OFFICE: MUKUNDAPUR C.C.C. Ref. Memo No- 2004877670/QUOT/03 DT. 12-09-2024 Application NO- 2004877670 Application type-New connection Consumer Id- 204397980</t>
   </si>
   <si>
     <t>BILL/02497/2024-2025</t>
   </si>
   <si>
     <t>C092445105167</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-II Of PURBA MAHAMMADPUR W/S Scheme under MMD, PHE, Dte. Block- CONTAI-II, WBSEDCL SUPPLY OFFICE: MUKUNDAPUR C.C.C. Ref. Memo No- 2005246718/QUOT/03 DT. 02-06-2024 Application NO- 2005246718 Application type-New connection Consumer Id- 204639831</t>
+  </si>
+  <si>
+    <t>BILL/01390/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House ,Boundary Wall &amp; Providing Functional Household Tap Connection (3734 Nos), including 2 years Operation &amp; Maintenance For Purba Mukundapur, Dakshin Kadua, Purba Mahammadpur Pipe water supply Scheme within Deshapran Block Under Tamluk Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000492/2023-2024</t>
   </si>
   <si>
     <t>1593/TD</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -630,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1059,140 +1068,197 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>1264.74</v>
+        <v>5.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>155.3</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>12.28</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1264.74</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>155.3</v>
+      </c>
+      <c r="R9" s="4">
+        <v>12.28</v>
+      </c>
+      <c r="S9" s="4">
+        <v>30</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1331.19</v>
+      </c>
+      <c r="P10" s="8">
+        <v>167.29</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>12.57</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>