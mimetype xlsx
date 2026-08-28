--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,177 +80,177 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Deshopran</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>PURBA MAHAMMADPUR &amp; IT'S ADJOINING MOUJAS</t>
+  </si>
+  <si>
+    <t>SM/13686</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for PURBA MAHAMMADPUR and ADJOINING MOUJAS, Block ¿ Deshopran, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001667/2022-2023</t>
+  </si>
+  <si>
+    <t>550/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>PURBA MAHAMMADPUR &amp; IT'S ADJOINING MOUJAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House ,Boundary Wall &amp; Providing Functional Household Tap Connection (3734 Nos), including 2 years Operation &amp; Maintenance For Purba Mukundapur, Dakshin Kadua, Purba Mahammadpur Pipe water supply Scheme within Deshapran Block Under Tamluk Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000492/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/TD</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000205/2022-2023</t>
   </si>
   <si>
     <t>2407/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 150 cum RCC OHR at Purba Mahammadpur PWSS at Deshpran Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001275/2023-2024</t>
   </si>
   <si>
     <t>1049/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>RTOR000075/2024-2025</t>
   </si>
   <si>
     <t>2973/TD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of PURBA MAHAMMADPUR W/S Scheme under MMD, PHE, Dte. Block- CONTAI-II, WBSEDCL SUPPLY OFFICE: MUKUNDAPUR C.C.C. Ref. Memo No- 2004877670/QUOT/03 DT. 12-09-2024 Application NO- 2004877670 Application type-New connection Consumer Id- 204397980</t>
   </si>
   <si>
     <t>BILL/02497/2024-2025</t>
   </si>
   <si>
     <t>C092445105167</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of PURBA MAHAMMADPUR W/S Scheme under MMD, PHE, Dte. Block- CONTAI-II, WBSEDCL SUPPLY OFFICE: MUKUNDAPUR C.C.C. Ref. Memo No- 2005246718/QUOT/03 DT. 02-06-2024 Application NO- 2005246718 Application type-New connection Consumer Id- 204639831</t>
   </si>
   <si>
     <t>BILL/01390/2025-2026</t>
   </si>
   <si>
     <t>12/06/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,442 +779,442 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.82</v>
+        <v>21.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>21.62</v>
+        <v>1264.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.03</v>
+        <v>155.3</v>
       </c>
       <c r="R4" s="4">
-        <v>51.03</v>
+        <v>12.28</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>18.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.99</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>12.11</v>
+        <v>6.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>5.95</v>
+        <v>12.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1264.74</v>
+        <v>5.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>155.3</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>12.28</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1331.19</v>