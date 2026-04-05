--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -206,51 +206,51 @@
   <si>
     <t>938/W/MMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Tube well,Pump House ,250 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, , Soil investigation &amp; Accommodate FHTC (1527 nos) under JJM with allied work for BARMUNDA- PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000498/2023-2024</t>
   </si>
   <si>
     <t>1672/TD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>28/12/2025</t>
   </si>
   <si>
     <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>