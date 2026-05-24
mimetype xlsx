--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -866,54 +866,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1106,54 +1106,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>22.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1203,54 +1203,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>653.3</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>18.47</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>