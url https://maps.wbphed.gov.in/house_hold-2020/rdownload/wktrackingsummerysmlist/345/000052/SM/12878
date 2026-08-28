--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,180 +80,180 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Potashpur-II</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>BARMUNDA AND IT'S ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12878</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BARMUNDA and ADJOINING MOUJAS, Block Potashpur II, District Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002030/2022-2023</t>
+  </si>
+  <si>
+    <t>938/W/MMD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>BARMUNDA AND IT'S ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube well,Pump House ,250 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, , Soil investigation &amp; Accommodate FHTC (1527 nos) under JJM with allied work for BARMUNDA- PWSS in Patashpur- II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000498/2023-2024</t>
+  </si>
+  <si>
+    <t>1672/TD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000318/2022-2023</t>
   </si>
   <si>
     <t>2995/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Barmunda PWSS at Patashpur-II Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001050/2023-2024</t>
   </si>
   <si>
     <t>380/TD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000021/2024-2025</t>
   </si>
   <si>
     <t>1647/TD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of BAMUNDA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004657865/QUOT/03 DT. 28-03-2024 Application NO- 2004657865 Application type-New connection Consumer Id- 204257681</t>
+  </si>
+  <si>
+    <t>BILL/00258/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-29</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of BAMUNDA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-II, WBSEDCL SUPPLY OFFICE: PATASPUR C.C.C. Ref. Memo No- 2004889786/QUOT/03 DT. 12-09-2024 Application NO- 2004889786 Application type-New connection Consumer Id- 204393533</t>
   </si>
   <si>
     <t>BILL/02501/2024-2025</t>
   </si>
   <si>
     <t>C092445097329</t>
   </si>
   <si>
     <t>30/09/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>HALDIA DEVELOPMENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -782,444 +782,444 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.96</v>
+        <v>22.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>584.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.41</v>
+        <v>26.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.5</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>4.23</v>
+        <v>9.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>22.77</v>
+        <v>4.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.51</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>76.91</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>584.47</v>
+        <v>4.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>653.3</v>