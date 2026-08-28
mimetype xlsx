--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,116 +92,134 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>BARAMRIT BERE AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12816</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000897/2022-2023</t>
+  </si>
+  <si>
+    <t>3347/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BARAMRIT BERE and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001632/2022-2023</t>
+  </si>
+  <si>
+    <t>514/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Ground water based Bar Amrit Bere Water Supply Scheme by providing Sinking of Tube well, Construction of Pump House, Boundary Wall, Sub-soil Investigation, Construction of OHR (200 Cum), Laying Rising main, Laying of Distribution pipe line, FHTC work and 'Operation &amp; Maintenance' within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2023-2024</t>
+  </si>
+  <si>
+    <t>1048/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000341/2022-2023</t>
   </si>
   <si>
     <t>2985/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Mayachar Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Baramritbera Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
-[...49 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 200 cum RCC OHR at Bar Amrit Bere PWSS at Mahisadal Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001054/2023-2024</t>
   </si>
   <si>
     <t>384/TD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>96/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
@@ -210,68 +228,50 @@
     <t>Quotation Bill for Baramritberia Water Supply scheme Tube well no.-I Mahishadal CCC Block-Mahishadal Application No.-2004603891 Ref ID.-204219157 Quatation Bill Date.-15/03/2024</t>
   </si>
   <si>
     <t>BILL/04575/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-890</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Bar Amritbera w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte. ( App No. 2004755767, Ref ID 204319519)</t>
   </si>
   <si>
     <t>BILL/00605/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-295</t>
   </si>
   <si>
     <t>29/07/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -800,538 +800,538 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.82</v>
+        <v>61.77</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>61.77</v>
+        <v>22.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.66</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" s="4">
+        <v>412.67</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>268.46</v>
+      </c>
+      <c r="R5" s="4">
+        <v>65.06</v>
+      </c>
+      <c r="S5" s="4">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>18.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>9.24</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>14.61</v>
+        <v>9.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>24.37</v>
+        <v>14.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>412.67</v>
+        <v>24.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>565.22</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>290.3</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>51.36</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>