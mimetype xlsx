--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,54 +173,72 @@
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Pump House ,250 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1914 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of SOYA DIGHI PWSS within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000205/2023-2024</t>
   </si>
   <si>
     <t>412/TD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>31/07/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Soya Dighi PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000229/2024-2025</t>
+  </si>
+  <si>
+    <t>2424/TD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1012,101 +1030,164 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>418.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>73.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>17.49</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R8" s="4">
+        <v>100</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>481.91</v>
+      </c>
+      <c r="P9" s="8">
+        <v>74.11</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>15.38</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>