--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,62 @@
     <t>02/05/2023</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Soya Dighi PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000229/2024-2025</t>
   </si>
   <si>
     <t>2424/TD</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Quotation Bill for Swadighi T/W-II Matangini CCC Application No=2005106565 Consumer ID=204544607</t>
+  </si>
+  <si>
+    <t>BILL/04967/2024-2025</t>
+  </si>
+  <si>
+    <t>W/267/25-26</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,70 +639,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1107,87 +1119,146 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0.95</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5.18</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>487.09</v>
+      </c>
+      <c r="P10" s="8">
+        <v>74.11</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>15.21</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>