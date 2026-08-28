--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,126 +119,129 @@
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Raju Pramanik, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/002035/2022-2023</t>
   </si>
   <si>
     <t>943/W/MMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Construction of Pump House ,250 cum OHR (Intze type with pile foundation), Rising main, Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC (1914 nos) under JJM with allied work including 02(two) Years Operation &amp; Maintenance of SOYA DIGHI PWSS within Sahid Matangini Block under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>412/TD</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000257/2022-2023</t>
   </si>
   <si>
     <t>2680/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 250 cum RCC OHR at Soya Dighi PWSS at Sahid Matangini Block under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000229/2024-2025</t>
+  </si>
+  <si>
+    <t>2424/TD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
     <t>RTOR000172/2023-2024</t>
   </si>
   <si>
     <t>110/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Quatation bill for Swadighi H/W Site W/S SCHEME under MMD,PHE,Dte. BLOCK- Sahid Matangini WBSEDCL SUPPLY OFFICE: Matangini C.C.C Ref. Memo No- 2004992438/Quot/03/1203 DT. 05-12-2024 APPLICATION NO: 2004992438 Consumer Id- 204463808</t>
   </si>
   <si>
     <t>BILL/03680/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
   </si>
   <si>
     <t>Quotation Bill for Swadighi T/W-II Matangini CCC Application No=2005106565 Consumer ID=204544607</t>
   </si>
   <si>
     <t>BILL/04967/2024-2025</t>
   </si>
   <si>
     <t>W/267/25-26</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -842,388 +845,388 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.04</v>
+        <v>418.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>73.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.49</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.79</v>
+        <v>20.04</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>8.06</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>418.27</v>
+        <v>11.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>73.15</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>17.49</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>8.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>5.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>487.09</v>
       </c>
       <c r="P10" s="8">
         <v>74.11</v>
       </c>
       <c r="Q10" s="8">
         <v>15.21</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>