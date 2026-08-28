--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Ground Water Based Contai Saline Area (Zone-III) (Phase-A) PWSS to Accommodate FHTC in Contai-I &amp; III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District.</t>
   </si>
   <si>
     <t>SM/12570</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (7341 Nos) with construction of R.C.C. Elevated Reservoir of capacity 900cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Contai Saline Area Zone-III (Phase-A) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>2062/TD</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2022-2023</t>
   </si>
   <si>
     <t>1662/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Contai Saline Area (Zone-III) (Phase-A) PWSS to Accommodate FHTC in Contai-I and III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001909/2022-2023</t>
+  </si>
+  <si>
+    <t>810/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>SUBHAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ancillary Work of Reinforcement for reinforced cement concrete work for Constrution of R.C.C Elevated Reservoir of Capacity 900 cum and staging height 20.00mtr. With allied work including supply of all labour &amp; material of Augmentation of Contai Saline Area Zone-III (PHASE-A) &amp; its adjoining maujas water supply scheme within Contai-I Block under Contai sub- Division of Tamluk Division, P.H.E.Dte. Dist.- Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>393/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia HDPE Pipe Lines With allied works to accommodate Total 7341 nos FHTC of Augementation of Contai Saline Area Zone -III (Phase-A) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000701/2023-2024</t>
+  </si>
+  <si>
+    <t>3115/TD</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>14/01/2024</t>
+  </si>
+  <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>613/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of 90 mm dia HDPE Pipe Lines With allied works to accommodate Total 7341 nos FHTC of Augmentation of Contai Saline Area Zone -III (Phase-A) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000856/2023-2024</t>
   </si>
   <si>
     <t>00/TD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
-    <t>TAPAS SANTRA</t>
+    <t>Boundary Wall, Raising Main, and Pump House, under JJM with allied work for Augmentation of Contai Saline area Zone-III( Phase-B) in Contai-I Dev. Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2023-2024</t>
+  </si>
+  <si>
+    <t>561/TD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Replacement of Damaged Existing DI/CI pipe line with HPPE Pipe line With allied works to accommodate Total 7341 nos FHTC of Augementation of Contai Saline Area Zone -III (Phase-A) Water Supply Scheme within Contai-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
   </si>
   <si>
     <t>ORD/001198/2023-2024</t>
   </si>
   <si>
     <t>849/TD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
-    <t>Ancillary Work of Reinforcement for reinforced cement concrete work for Constrution of R.C.C Elevated Reservoir of Capacity 900 cum and staging height 20.00mtr. With allied work including supply of all labour &amp; material of Augmentation of Contai Saline Area Zone-III (PHASE-A) &amp; its adjoining maujas water supply scheme within Contai-I Block under Contai sub- Division of Tamluk Division, P.H.E.Dte. Dist.- Purba Medinipur.</t>
-[...28 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at CONTAI SALINE AREA ZONE-III, T/W NO-I, PHASE-B W/S Scheme under MMD, PHE, Dte. Block- CONTAI-I, WBSEDCL SUPPLY OFFICE: PICHABANI C.C.C. Ref. Memo No- 2004696671/QUOT/03 DT. 24-04-2024 Application NO- 2004696671 Application type-New connection Consumer Id- 204284086</t>
   </si>
   <si>
     <t>BILL/00705/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-146</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...31 lines deleted...]
-    <t>PULAK KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,650 +825,650 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>263.84</v>
+        <v>1130.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>941.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>45.22</v>
+        <v>263.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>13.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.46</v>
       </c>
       <c r="S5" s="4">
         <v>47</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>0</v>
+        <v>48.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>47.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.05</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>52.89</v>
+        <v>115.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>115.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>48.63</v>
+        <v>45.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>115.73</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>3.26</v>
+        <v>46.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>7.61</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>1130.28</v>
+        <v>52.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>37.93</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>71.71</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>46.1</v>
+        <v>3.26</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1719.55</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>1152.88</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>67.05</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>