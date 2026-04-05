--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -167,102 +167,102 @@
   <si>
     <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-H)</t>
   </si>
   <si>
     <t>ORD/000184/2023-2024</t>
   </si>
   <si>
     <t>374/TD</t>
   </si>
   <si>
     <t>BAGLAMUKHI SECURITY SERVICE</t>
   </si>
   <si>
     <t>Laying distribution System, Construction of Boundary wall at 1st. Tube well site &amp; Accommodate FHTC (385 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-B)</t>
   </si>
   <si>
     <t>ORD/000250/2023-2024</t>
   </si>
   <si>
     <t>514/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
-    <t>22/02/2026</t>
+    <t>23/04/2026</t>
   </si>
   <si>
     <t>MAA KALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution System, Construction of Boundary Wall at 2nd. Tube well site , &amp; Accommodate FHTC (500 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C)</t>
   </si>
   <si>
     <t>ORD/000251/2023-2024</t>
   </si>
   <si>
     <t>515/TD</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>SHAKEEL KHAN</t>
   </si>
   <si>
     <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-J)</t>
   </si>
   <si>
     <t>ORD/000702/2023-2024</t>
   </si>
   <si>
     <t>2813/TD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>27/11/2023</t>
   </si>
   <si>
     <t>CHANDA AGENCIES</t>
   </si>
   <si>
     <t>Development of low land and construction of Link Road by carried earth at H/W Site for Dakshin Anukha PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000698/2023-2024</t>
   </si>
   <si>
     <t>2738/TD</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
-    <t>10/11/2025</t>
+    <t>09/04/2026</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crews Including Allied Materials for construction of Tube Well (300mm X200mm) at Dakshin Ankha PWSS within Moyna Block under Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000176/2023-2024</t>
   </si>
   <si>
     <t>1469/CDD</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>