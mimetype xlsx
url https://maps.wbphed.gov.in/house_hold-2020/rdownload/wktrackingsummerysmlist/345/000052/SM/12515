--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -435,50 +435,65 @@
     <t>30/11/2025</t>
   </si>
   <si>
     <t>NEW STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000749/2023-2024</t>
   </si>
   <si>
     <t>688/HESD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Construction of M.S. Structure over irrigation canal to support 100 mm dia. GI distribution pipe under Dakhin Anukha and its Adjoining Mouzas PWSS at different Nodal Point under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte (L=20.00 Mtr 4 nos and L= 16 mtr 6 nos ,Total 10 nos Stracture.</t>
+  </si>
+  <si>
+    <t>ORD/000309/2024-2025</t>
+  </si>
+  <si>
+    <t>3141/TD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,51 +882,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1091,54 +1106,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.94</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1154,54 +1169,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>9.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.88</v>
       </c>
       <c r="S5" s="4">
         <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1232,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>10</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.55</v>
       </c>
       <c r="S6" s="4">
         <v>56</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1280,54 +1295,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>77.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.4</v>
       </c>
       <c r="S7" s="4">
         <v>3</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1343,54 +1358,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>89.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>60.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>67.32</v>
       </c>
       <c r="S8" s="4">
         <v>31</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1406,54 +1421,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>9.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.69</v>
       </c>
       <c r="S9" s="4">
         <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1469,54 +1484,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="4">
         <v>6.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>72.51</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1595,54 +1610,54 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>8.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.21</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1658,54 +1673,54 @@
       <c r="I13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>11.26</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>88.34</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1721,54 +1736,54 @@
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>3.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1784,54 +1799,54 @@
       <c r="I15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="4">
         <v>14.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>83.41</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -2083,54 +2098,54 @@
       <c r="I20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P20" s="4">
         <v>22.75</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>15.69</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>68.99</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2146,54 +2161,54 @@
       <c r="I21" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P21" s="4">
         <v>138.66</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>104.99</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>75.72</v>
       </c>
       <c r="S21" s="4">
         <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -2209,54 +2224,54 @@
       <c r="I22" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
         <v>108.73</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>54.87</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>50.47</v>
       </c>
       <c r="S22" s="4">
         <v>90</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
@@ -2286,87 +2301,150 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P23" s="4">
         <v>2.12</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P24" s="4">
+        <v>29.63</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>7.81</v>
+      </c>
+      <c r="R24" s="4">
+        <v>26.37</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>632.45</v>
+      </c>
+      <c r="P25" s="8">
+        <v>328.93</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>52.01</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>