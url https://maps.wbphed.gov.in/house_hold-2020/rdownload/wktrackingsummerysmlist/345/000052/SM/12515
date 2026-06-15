--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -450,50 +450,65 @@
     <t>688/HESD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Construction of M.S. Structure over irrigation canal to support 100 mm dia. GI distribution pipe under Dakhin Anukha and its Adjoining Mouzas PWSS at different Nodal Point under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte (L=20.00 Mtr 4 nos and L= 16 mtr 6 nos ,Total 10 nos Stracture.</t>
   </si>
   <si>
     <t>ORD/000309/2024-2025</t>
   </si>
   <si>
     <t>3141/TD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
+  </si>
+  <si>
+    <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-688/HESD DATED-29.08.2023. FOR THE MONTH OF JUNE'2024 UNDER HESD, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/04358/2025-2026</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-832/HESD DATED-28.08.2024. FOR THE MONTH OF APRIL'2025 UNDER HESD, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/04369/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2364,87 +2379,201 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P24" s="4">
         <v>29.63</v>
       </c>
       <c r="Q24" s="4">
         <v>7.81</v>
       </c>
       <c r="R24" s="4">
         <v>26.37</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>632.82</v>
+      </c>
+      <c r="P27" s="8">
+        <v>328.93</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>51.98</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>