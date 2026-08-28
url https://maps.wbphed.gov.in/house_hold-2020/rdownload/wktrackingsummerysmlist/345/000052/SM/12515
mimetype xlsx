--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,420 +80,420 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>DKSHIM ANKHA &amp; IT'S ADJOINING MOUJAS</t>
+  </si>
+  <si>
+    <t>SM/12515</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for DKSHIM ANKHA and ADJOINING MOUJAS, Block - Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001636/2022-2023</t>
+  </si>
+  <si>
+    <t>516/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>DKSHIM ANKHA &amp; IT'S ADJOINING MOUJAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>375/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY PARIA</t>
+  </si>
+  <si>
+    <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-G)</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>373/TD</t>
+  </si>
+  <si>
+    <t>ACHINTA KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-H)</t>
+  </si>
+  <si>
+    <t>ORD/000184/2023-2024</t>
+  </si>
+  <si>
+    <t>374/TD</t>
+  </si>
+  <si>
+    <t>BAGLAMUKHI SECURITY SERVICE</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Switch Room cum Chlorine Room I &amp; II , Accommodate FHTC (550 nos) &amp; Rising Main under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000293/2023-2024</t>
+  </si>
+  <si>
+    <t>582/TD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>NARAYAN MANDAL</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Construction of Boundary wall at 1st. Tube well site &amp; Accommodate FHTC (385 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000250/2023-2024</t>
+  </si>
+  <si>
+    <t>514/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>MAA KALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution System, Construction of Boundary Wall at 2nd. Tube well site , &amp; Accommodate FHTC (500 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>515/TD</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>SHAKEEL KHAN</t>
+  </si>
+  <si>
+    <t>Soil investigation &amp; R.C.C. Elevated Reservoir of capacity 250 cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-E)</t>
+  </si>
+  <si>
+    <t>ORD/000528/2023-2024</t>
+  </si>
+  <si>
+    <t>1777/TD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>NEW STAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000749/2023-2024</t>
+  </si>
+  <si>
+    <t>688/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-J)</t>
+  </si>
+  <si>
+    <t>ORD/000702/2023-2024</t>
+  </si>
+  <si>
+    <t>2813/TD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>27/11/2023</t>
+  </si>
+  <si>
+    <t>CHANDA AGENCIES</t>
+  </si>
+  <si>
+    <t>Development of low land and construction of Link Road by carried earth at H/W Site for Dakshin Anukha PWSS under Tamluk Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000698/2023-2024</t>
+  </si>
+  <si>
+    <t>2738/TD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crews Including Allied Materials for construction of Tube Well (300mm X200mm) at Dakshin Ankha PWSS within Moyna Block under Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>1469/CDD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Proposed retaining wall cum guard wall , approach road, earth filling at 2nd tube site under Dakshin Anukha and its adjoining mouzas PWSS under Moyna development block under Tamluk Sub-Division in Tamluk Division ,Dist-Pruba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000719/2023-2024</t>
+  </si>
+  <si>
+    <t>2941/TD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>Providing drilling crews Including Allied Materials for construction of Tube Well ( 250mm X150mm) at Dakshin Ankha W/S Scheme within Purba Medinipur District under Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>1414/CDD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>17/04/2024</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Dakshin Ankha W/S Scheme ( TW- II) , Moyna Block under Purba Midnapur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2023-2024</t>
+  </si>
+  <si>
+    <t>1844//CDD</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000326/2022-2023</t>
   </si>
   <si>
     <t>2990/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution System, &amp; Accommodate FHTC (50 nos) under JJM with allied work for Dakshin Ankha PWSS in Moyna Block including supply of all labour &amp; materials within Tamluk Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur. (PART-I)</t>
-[...172 lines deleted...]
-  <si>
     <t>Proposed Retaining wall cum Gurad Wall at Head work site under Dakshin Anukha and its Adjoning mouzas PWSS under Moyna Block Development Block under Tamluk Sub Division in Tamluk Division, Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>1928/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>M J A ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 250 Mtrs. Depth) by utilising Departmental Machineries for Dakshin Ankha W/S Scheme ( TW- II) , Moyna Block under Purba Midnapur District, Central Drilling Division, P.H.E. Dte.</t>
-[...8 lines deleted...]
-    <t>16/04/2024</t>
+    <t>Construction of M.S. Structure over irrigation canal to support 100 mm dia. GI distribution pipe under Dakhin Anukha and its Adjoining Mouzas PWSS at different Nodal Point under Tamluk Sub-Division of Tamluk Division, Purba Medinipur,PHE Dte (L=20.00 Mtr 4 nos and L= 16 mtr 6 nos ,Total 10 nos Stracture.</t>
+  </si>
+  <si>
+    <t>ORD/000309/2024-2025</t>
+  </si>
+  <si>
+    <t>3141/TD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>25/12/2024</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1562/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Additional quotation for Dakhin Anukha w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte. ( App ID 100000112312, Ref ID 860303992)</t>
   </si>
   <si>
     <t>BILL/01721/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-496</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Dakhin Ankha w/s scheme PH-I in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004608983, Ref ID-204222616)</t>
   </si>
   <si>
     <t>BILL/04501/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-858</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>Quotation for Dakhin Ankha w/s scheme PH-II in the district of Purba Medinipur under MMD PHE dte.(Application No.-2004608987, Ref ID-204222617)</t>
   </si>
   <si>
     <t>BILL/04496/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-859</t>
-  </si>
-[...91 lines deleted...]
-    <t>25/12/2024</t>
   </si>
   <si>
     <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-688/HESD DATED-29.08.2023. FOR THE MONTH OF JUNE'2024 UNDER HESD, PHE DTE</t>
   </si>
   <si>
     <t>BILL/04358/2025-2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-832/HESD DATED-28.08.2024. FOR THE MONTH OF APRIL'2025 UNDER HESD, PHE DTE</t>
   </si>
   <si>
     <t>BILL/04369/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1037,1487 +1037,1487 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>46.28</v>
+        <v>22.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>9.97</v>
       </c>
       <c r="Q4" s="4">
         <v>5.98</v>
       </c>
       <c r="R4" s="4">
         <v>59.94</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>9.86</v>
       </c>
       <c r="Q5" s="4">
         <v>6</v>
       </c>
       <c r="R5" s="4">
         <v>60.88</v>
       </c>
       <c r="S5" s="4">
         <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>10</v>
       </c>
       <c r="Q6" s="4">
         <v>6.05</v>
       </c>
       <c r="R6" s="4">
         <v>60.55</v>
       </c>
       <c r="S6" s="4">
         <v>56</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>77.96</v>
+        <v>138.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>22.14</v>
+        <v>104.99</v>
       </c>
       <c r="R7" s="4">
-        <v>28.4</v>
+        <v>75.72</v>
       </c>
       <c r="S7" s="4">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>89.3</v>
+        <v>77.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>60.12</v>
+        <v>22.14</v>
       </c>
       <c r="R8" s="4">
-        <v>67.32</v>
+        <v>28.4</v>
       </c>
       <c r="S8" s="4">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>9.93</v>
+        <v>89.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.52</v>
+        <v>60.12</v>
       </c>
       <c r="R9" s="4">
-        <v>65.69</v>
+        <v>67.32</v>
       </c>
       <c r="S9" s="4">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>6.92</v>
+        <v>108.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.02</v>
+        <v>54.87</v>
       </c>
       <c r="R10" s="4">
-        <v>72.51</v>
+        <v>50.47</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>14.74</v>
+        <v>2.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.93</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>6.52</v>
+      </c>
+      <c r="R12" s="4">
+        <v>65.69</v>
+      </c>
+      <c r="S12" s="4">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>11.26</v>
+        <v>6.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.95</v>
+        <v>5.02</v>
       </c>
       <c r="R13" s="4">
-        <v>88.34</v>
+        <v>72.51</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>3.33</v>
+        <v>14.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.32</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="P15" s="4">
-        <v>14.69</v>
+        <v>8.22</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.26</v>
+        <v>8.21</v>
       </c>
       <c r="R15" s="4">
-        <v>83.41</v>
+        <v>99.89</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.26</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>9.95</v>
+      </c>
+      <c r="R16" s="4">
+        <v>88.34</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>0.99</v>
+        <v>14.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>83.41</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>3.47</v>
+        <v>46.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="P19" s="4">
-        <v>3.58</v>
+        <v>3.33</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>56</v>
       </c>
       <c r="P20" s="4">
-        <v>22.75</v>
+        <v>29.63</v>
       </c>
       <c r="Q20" s="4">
-        <v>15.69</v>
+        <v>7.81</v>
       </c>
       <c r="R20" s="4">
-        <v>68.99</v>
+        <v>26.37</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="P21" s="4">
-        <v>138.66</v>
+        <v>10.07</v>
       </c>
       <c r="Q21" s="4">
-        <v>104.99</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>75.72</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>108.73</v>
+        <v>0.99</v>
       </c>
       <c r="Q22" s="4">
-        <v>54.87</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>50.47</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>2.12</v>
+        <v>3.47</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="P24" s="4">
-        <v>29.63</v>
+        <v>3.58</v>
       </c>
       <c r="Q24" s="4">
-        <v>7.81</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>26.37</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="P25" s="4">
         <v>0.23</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="P26" s="4">
         <v>0.15</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>