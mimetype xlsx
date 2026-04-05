--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,114 +134,72 @@
   <si>
     <t>1571/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at Srikanta w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.- 2004707397, Ref ID 204292174)</t>
   </si>
   <si>
     <t>BILL/01073/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-192</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for SRIKANTHA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at SRIKANTHA PWSS at MOYNA Block under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>07/RWS/TSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUDIP MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -933,266 +891,140 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>25.24</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...20 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>48.28</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>