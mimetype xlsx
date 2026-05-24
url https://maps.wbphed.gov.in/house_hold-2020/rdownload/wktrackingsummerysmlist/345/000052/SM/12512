--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,176 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at SRIKANTHA PWSS at MOYNA Block under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>07/RWS/TSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Chandipur Block under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>ORD/000500/2024-2025</t>
+  </si>
+  <si>
+    <t>3390/TD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>AMITAVA MONDAL</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000504/2024-2025</t>
+  </si>
+  <si>
+    <t>3395/TD</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II Block under Tamluk Division,P.H.E Dte. (Phase-V)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3389/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II Block under Tamluk Division,P.H.E Dte. (Phase-III)</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>3385/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II Block under Tamluk Division,P.H.E Dte. (Phase-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>3396/TD</t>
+  </si>
+  <si>
+    <t>TECHNO ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-I Block under Tamluk Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>3381/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-I Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000505/2024-2025</t>
+  </si>
+  <si>
+    <t>3383/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000467/2024-2025</t>
+  </si>
+  <si>
+    <t>3379/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Bhagwanpur-I Block under Tamluk Division,P.H.E Dte. (Phase-III)</t>
+  </si>
+  <si>
+    <t>ORD/000502/2024-2025</t>
+  </si>
+  <si>
+    <t>3392/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II &amp; Bhagwanpur-I Block under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000507/2024-2025</t>
+  </si>
+  <si>
+    <t>3388/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II Block under Tamluk Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000468/2024-2025</t>
+  </si>
+  <si>
+    <t>3380/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patshpur-II Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000501/2024-2025</t>
+  </si>
+  <si>
+    <t>3391/TD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,87 +1070,843 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.62</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>58.4</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>