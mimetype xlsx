--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,134 @@
     <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II &amp; Bhagwanpur-I Block under Tamluk Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000507/2024-2025</t>
   </si>
   <si>
     <t>3388/TD</t>
   </si>
   <si>
     <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II Block under Tamluk Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000468/2024-2025</t>
   </si>
   <si>
     <t>3380/TD</t>
   </si>
   <si>
     <t>Installation of Land Demarcation Board at different PWSS works sites within Patshpur-II Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/000501/2024-2025</t>
   </si>
   <si>
     <t>3391/TD</t>
+  </si>
+  <si>
+    <t>Installation of display Board at 4 nos {1. SRIKHANTA PWSS,( PUMP HOUSE 1 &amp; 2) 2. KIYARANA PWSS ( PUMP HOUSE -1 &amp;2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2025-2026</t>
+  </si>
+  <si>
+    <t>62/RWS/TSD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>SUDIP MANNA</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II &amp; Chandipur Block under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000509/2024-2025</t>
+  </si>
+  <si>
+    <t>3394/TD</t>
+  </si>
+  <si>
+    <t>New service connection at Srikantha w/s scheme PH I ind the district of Purba Medinipur under MMD PHE Dte.(App No 2005056297, Con ID 2045505102)</t>
+  </si>
+  <si>
+    <t>BILL/04274/2024-2025</t>
+  </si>
+  <si>
+    <t>C032554814129</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for SRIKANTHA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001588/2022-2023</t>
+  </si>
+  <si>
+    <t>471/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1826,87 +1910,398 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P18" s="4">
         <v>0.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P21" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P22" s="4">
+        <v>10310.59</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>115.91</v>
+      </c>
+      <c r="R22" s="4">
+        <v>1.12</v>
+      </c>
+      <c r="S22" s="4">
+        <v>75</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P23" s="4">
+        <v>25.24</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>19.29</v>
+      </c>
+      <c r="R23" s="4">
+        <v>76.41</v>
+      </c>
+      <c r="S23" s="4">
+        <v>60</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>10401.26</v>
+      </c>
+      <c r="P24" s="8">
+        <v>135.2</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>1.3</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>