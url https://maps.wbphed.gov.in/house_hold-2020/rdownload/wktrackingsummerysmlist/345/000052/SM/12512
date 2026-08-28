--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,324 +92,324 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Moyna</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>SRIKANTHA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12512</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (32862 Nos), including 2 years Operation &amp; Maintenance For 21 nos Pipe Water Supply Scheme within MOYNA AND CONTAI -I Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engiener,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/TD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for SRIKANTHA and ADJOINING MOUJAS, Block ¿ Moyna, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001588/2022-2023</t>
+  </si>
+  <si>
+    <t>471/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000172/2022-2023</t>
   </si>
   <si>
     <t>2436/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000467/2024-2025</t>
+  </si>
+  <si>
+    <t>3379/TD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>AMITAVA MONDAL</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II Block under Tamluk Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000468/2024-2025</t>
+  </si>
+  <si>
+    <t>3380/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-I Block under Tamluk Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>3381/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II Block under Tamluk Division,P.H.E Dte. (Phase-III)</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>3385/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Chandipur Block under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000500/2024-2025</t>
+  </si>
+  <si>
+    <t>3390/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patshpur-II Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000501/2024-2025</t>
+  </si>
+  <si>
+    <t>3391/TD</t>
+  </si>
+  <si>
+    <t>TECHNO ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II Block under Tamluk Division,P.H.E Dte. (Phase-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>3396/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000504/2024-2025</t>
+  </si>
+  <si>
+    <t>3395/TD</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-I Block under Tamluk Division,P.H.E Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000505/2024-2025</t>
+  </si>
+  <si>
+    <t>3383/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II &amp; Bhagwanpur-I Block under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000507/2024-2025</t>
+  </si>
+  <si>
+    <t>3388/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Patashpur-II Block under Tamluk Division,P.H.E Dte. (Phase-V)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3389/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II &amp; Chandipur Block under Tamluk Division,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000509/2024-2025</t>
+  </si>
+  <si>
+    <t>3394/TD</t>
+  </si>
+  <si>
+    <t>Installation of Land Demarcation Board at different PWSS works sites within Bhagwanpur-I Block under Tamluk Division,P.H.E Dte. (Phase-III)</t>
+  </si>
+  <si>
+    <t>ORD/000502/2024-2025</t>
+  </si>
+  <si>
+    <t>3392/TD</t>
+  </si>
+  <si>
     <t>RTOR000013/2024-2025</t>
   </si>
   <si>
     <t>1571/TD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Srikanta w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte.( App No.- 2004707397, Ref ID 204292174)</t>
   </si>
   <si>
     <t>BILL/01073/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-192</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at SRIKANTHA PWSS at MOYNA Block under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>07/RWS/TSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
-    <t>Installation of Land Demarcation Board at different PWSS works sites within Chandipur Block under Tamluk Division,P.H.E Dte.</t>
-[...124 lines deleted...]
-  <si>
     <t>Installation of display Board at 4 nos {1. SRIKHANTA PWSS,( PUMP HOUSE 1 &amp; 2) 2. KIYARANA PWSS ( PUMP HOUSE -1 &amp;2), all are under Moyna Development Block work site for Open Land under Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/000256/2025-2026</t>
   </si>
   <si>
     <t>62/RWS/TSD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>SUDIP MANNA</t>
   </si>
   <si>
-    <t>Installation of Land Demarcation Board at different PWSS works sites within Ramnagar-II &amp; Chandipur Block under Tamluk Division,P.H.E Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>New service connection at Srikantha w/s scheme PH I ind the district of Purba Medinipur under MMD PHE Dte.(App No 2005056297, Con ID 2045505102)</t>
   </si>
   <si>
     <t>BILL/04274/2024-2025</t>
   </si>
   <si>
     <t>C032554814129</t>
   </si>
   <si>
     <t>17/03/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -938,1357 +938,1357 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>23.09</v>
+        <v>10310.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>112.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>15.86</v>
+        <v>25.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.41</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.38</v>
+        <v>23.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>0.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>0.79</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>0.79</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="P16" s="4">
-        <v>0.62</v>
+        <v>0.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P17" s="4">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P18" s="4">
         <v>0.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="P19" s="4">
-        <v>0.69</v>
+        <v>15.86</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="P20" s="4">
-        <v>0.79</v>
+        <v>8.38</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K21" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="P22" s="4">
-        <v>10310.59</v>
+        <v>0.69</v>
       </c>
       <c r="Q22" s="4">
-        <v>115.91</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>1.12</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="P23" s="4">
-        <v>25.24</v>
+        <v>5.55</v>
       </c>
       <c r="Q23" s="4">
-        <v>19.29</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>76.41</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>10401.26</v>
       </c>
       <c r="P24" s="8">
-        <v>135.2</v>
+        <v>131.77</v>
       </c>
       <c r="Q24" s="8">
-        <v>1.3</v>
+        <v>1.27</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>