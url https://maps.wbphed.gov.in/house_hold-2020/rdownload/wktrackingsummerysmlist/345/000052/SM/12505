--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,74 +189,50 @@
     <t>29/07/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for CHALTI and ADJOINING MOUJAS, Block ¿ Deshopran, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001411/2022-2023</t>
   </si>
   <si>
     <t>2422/W/MMD</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>P.K.ENGINEERING</t>
-  </si>
-[...22 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1121,150 +1097,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>22.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>105.52</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>