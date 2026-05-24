--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1083,88 +1083,88 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>22.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.22</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>105.52</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>17.61</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>16.68</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>