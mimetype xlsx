--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,159 +80,183 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Deshopran</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>CHALTI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12505</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for CHALTI and ADJOINING MOUJAS, Block ¿ Deshopran, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001411/2022-2023</t>
+  </si>
+  <si>
+    <t>2422/W/MMD</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>P.K.ENGINEERING</t>
+  </si>
+  <si>
     <t>Tamluk Division</t>
   </si>
   <si>
-    <t>CHALTI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (61964 Nos) For 38 nos Pipe water supply Scheme including two years Operation &amp; Maintainance within Patashpur-I, Patashpur-II , Egra-I and Deshapran Block Under Tamluk Division PHE Dte. Under Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000677/2023-2024</t>
+  </si>
+  <si>
+    <t>2702/TD</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2022-2023</t>
   </si>
   <si>
     <t>2404/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 150 cum RCC OHR at Chalti PWSS at Deshpran Block under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001279/2023-2024</t>
   </si>
   <si>
     <t>1052/TD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>RTOR000080/2024-2025</t>
   </si>
   <si>
     <t>2952/TD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of CHALTI W/S Scheme under MMD, PHE, Dte. Block- CONTAI-II, WBSEDCL SUPPLY OFFICE: MUKUNDAPUR C.C.C. Ref. Memo No- 2004767136/QUOT/03 DT. 07-06-2024 Application NO- 2004767136 Application type-New connection Consumer Id- 204325528</t>
+  </si>
+  <si>
+    <t>BILL/00594/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-291</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II Of CHALTI W/S Scheme under MMD, PHE, Dte. Block- CONTAI-II, WBSEDCL SUPPLY OFFICE: MUKUNDAPUR C.C.C. Ref. Memo No- 2004945784/QUOT/03 DT. 05-11-2024 Application NO- 2004767136 Application type-New connection Consumer Id- 204429932</t>
   </si>
   <si>
     <t>BILL/03007/2024-2025</t>
   </si>
   <si>
     <t>C112423558564</t>
   </si>
   <si>
     <t>19/11/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>P.K.ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -761,423 +785,486 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>49.91</v>
+        <v>22.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>19507.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>26.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.76</v>
+        <v>49.91</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.85</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>21.24</v>
+        <v>6.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>22.8</v>
+        <v>21.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.61</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>77.22</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.85</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>19613.23</v>
+      </c>
+      <c r="P10" s="8">
+        <v>44.59</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.23</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>