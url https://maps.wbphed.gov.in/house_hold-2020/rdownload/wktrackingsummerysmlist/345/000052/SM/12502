--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,210 +149,231 @@
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (700 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
   </si>
   <si>
     <t>ORD/000791/2022-2023</t>
   </si>
   <si>
     <t>3042/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
-    <t>Ground water based Jaynagar Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work (400nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
-[...11 lines deleted...]
-    <t>21/09/2025</t>
+    <t>Installation of display board at 4 (four) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-I) [Jaynagar PWSS, Mohanpur PWSS, Erekhali PWSS &amp; Hariballavpur PWSS]</t>
+  </si>
+  <si>
+    <t>ORD/000829/2023-2024</t>
+  </si>
+  <si>
+    <t>617/HSD,</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>SNEHASIS BERA</t>
+  </si>
+  <si>
+    <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at Jaynagar PWSS at Mahisadal Block under Tamluk Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001046/2023-2024</t>
+  </si>
+  <si>
+    <t>376/TD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>RTOR000190/2023-2024</t>
+  </si>
+  <si>
+    <t>639/W</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation bill for new service connection at TW-I of Joynagar w/s scheme Block-sutahata in the Dist. of Purba Medinipur under MMD ,PHE Dte. Name of C.C.C.-Chaitanyapur Application no.-2004839280 Application type-new connection Reference ID-204366525 Quotation Date-26/07/2024 Quotation due Date-28/07/2025 Contract Demand-8344W</t>
+  </si>
+  <si>
+    <t>BILL/01858/2024-2025</t>
+  </si>
+  <si>
+    <t>C082408702219</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation bill for new service connection at TW-II of Joynagar w/s scheme,Block-Sutahata under MMD PHE Dte. Name of C.C.C.-Chaitanyapur Application No.-2004818887 Application type-new connection Reference ID-204355766 Quotation Date-12/7/2024 Quotation Due Date-14/7/2025 Contract Demand-8344 W</t>
+  </si>
+  <si>
+    <t>BILL/01695/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-495</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (774 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000792/2022-2023</t>
+  </si>
+  <si>
+    <t>3043/TD</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
   </si>
   <si>
     <t>ZENITH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Installation of display board at 4 (four) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-I) [Jaynagar PWSS, Mohanpur PWSS, Erekhali PWSS &amp; Hariballavpur PWSS]</t>
-[...85 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for JAYNAGAR and ADJOINING MOUJAS, Block ¿ Sutahata, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001586/2022-2023</t>
   </si>
   <si>
     <t>469/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000324/2023-2024</t>
   </si>
   <si>
     <t>686/TD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>Land Development work at Head work site of Jaynagar Water supply Scheme within Sutahata Develompent Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>1082/TD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
-    <t>17/01/2026</t>
+    <t>16/02/2026</t>
   </si>
   <si>
     <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Box Culvert (5.00Mtr. X 3.50Mtr.) at 2nd Tube Well site of Jaynagar W/S Scheme within Sutahata Dev. Block under Haldia Sub- Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000721/2023-2024</t>
+  </si>
+  <si>
+    <t>2943/TD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 1st &amp; 2nd Tube well of Jaynagar Water Supply Scheme within Sutahata Development Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>2015/TD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1088,60 +1109,60 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>141.93</v>
+        <v>0.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1151,596 +1172,659 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.83</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>13.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>13.39</v>
+        <v>7.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>7.89</v>
+        <v>4.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.61</v>
+        <v>89.68</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>89.68</v>
+        <v>23.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>23.7</v>
+        <v>172.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>172.01</v>
+        <v>3.29</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>3.29</v>
+        <v>5.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>30.07</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>502.74</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>