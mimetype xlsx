--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,74 +237,50 @@
     <t>Quotation bill for new service connection at TW-II of Joynagar w/s scheme,Block-Sutahata under MMD PHE Dte. Name of C.C.C.-Chaitanyapur Application No.-2004818887 Application type-new connection Reference ID-204355766 Quotation Date-12/7/2024 Quotation Due Date-14/7/2025 Contract Demand-8344 W</t>
   </si>
   <si>
     <t>BILL/01695/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-495</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (774 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
   </si>
   <si>
     <t>ORD/000792/2022-2023</t>
   </si>
   <si>
     <t>3043/TD</t>
   </si>
   <si>
     <t>05/10/2025</t>
   </si>
   <si>
     <t>ZENITH CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>BHABANI PRASAD MANNA</t>
   </si>
   <si>
     <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000324/2023-2024</t>
   </si>
   <si>
     <t>686/TD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>Land Development work at Head work site of Jaynagar Water supply Scheme within Sutahata Develompent Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>1082/TD</t>
   </si>
@@ -762,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1049,54 +1025,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>90.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>51.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.19</v>
       </c>
       <c r="S5" s="4">
         <v>68</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1112,54 +1088,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1175,54 +1151,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1415,416 +1391,353 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>89.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>45.99</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.29</v>
       </c>
       <c r="S11" s="4">
         <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>23.7</v>
+        <v>172.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.99</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>172.01</v>
+        <v>3.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.29</v>
+        <v>5.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>70.75</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>5.33</v>
+        <v>30.07</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>479.04</v>
+      </c>
+      <c r="P16" s="8">
+        <v>132.55</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>27.67</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>