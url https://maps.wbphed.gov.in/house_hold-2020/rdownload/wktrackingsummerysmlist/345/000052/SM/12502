--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,89 @@
     <t>23/11/2023</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 1st &amp; 2nd Tube well of Jaynagar Water Supply Scheme within Sutahata Development Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000142/2024-2025</t>
   </si>
   <si>
     <t>2015/TD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for JAYNAGAR and ADJOINING MOUJAS, Block ¿ Sutahata, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001586/2022-2023</t>
+  </si>
+  <si>
+    <t>469/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Ground water based Jaynagar Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work (400nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000245/2023-2024</t>
+  </si>
+  <si>
+    <t>524/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1657,87 +1696,213 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>30.07</v>
       </c>
       <c r="Q15" s="4">
         <v>7.48</v>
       </c>
       <c r="R15" s="4">
         <v>24.89</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>23.7</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>35</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P17" s="4">
+        <v>141.93</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>45.73</v>
+      </c>
+      <c r="R17" s="4">
+        <v>32.22</v>
+      </c>
+      <c r="S17" s="4">
+        <v>30</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>644.67</v>
+      </c>
+      <c r="P18" s="8">
+        <v>178.28</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>27.65</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>