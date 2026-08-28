--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,303 +92,303 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Sutahata</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>JAYNAGAR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12502</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (700 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000791/2022-2023</t>
+  </si>
+  <si>
+    <t>3042/TD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (774 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000792/2022-2023</t>
+  </si>
+  <si>
+    <t>3043/TD</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>ZENITH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for JAYNAGAR and ADJOINING MOUJAS, Block ¿ Sutahata, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Tanmoy Shee, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001586/2022-2023</t>
+  </si>
+  <si>
+    <t>469/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
     <t>Sinking of 2 (Two) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Jaynagar Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Jaynagar Water Supply Scheme within Sutahata Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000895/2022-2023</t>
   </si>
   <si>
     <t>3345/TD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>M R ENTERPRISE</t>
   </si>
   <si>
+    <t>Ground water based Jaynagar Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work (400nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000245/2023-2024</t>
+  </si>
+  <si>
+    <t>524/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 350 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000324/2023-2024</t>
+  </si>
+  <si>
+    <t>686/TD</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>Construction of Box Culvert (5.00Mtr. X 3.50Mtr.) at 2nd Tube Well site of Jaynagar W/S Scheme within Sutahata Dev. Block under Haldia Sub- Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000721/2023-2024</t>
+  </si>
+  <si>
+    <t>2943/TD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Installation of display board at 4 (four) nos work site under Haldia Sub-Division of Tamluk Division, PHE Dte. (Phase-I) [Jaynagar PWSS, Mohanpur PWSS, Erekhali PWSS &amp; Hariballavpur PWSS]</t>
+  </si>
+  <si>
+    <t>ORD/000829/2023-2024</t>
+  </si>
+  <si>
+    <t>617/HSD,</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>SNEHASIS BERA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000163/2022-2023</t>
   </si>
   <si>
     <t>2473/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Ground water based Jaynagar Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work (700 nos) within Sutahata Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
-[...34 lines deleted...]
-  <si>
     <t>Preparation of design based on soil test report and submission of drawing of foundation for construction of 350 cum RCC OHR at Jaynagar PWSS at Mahisadal Block under Tamluk Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001046/2023-2024</t>
   </si>
   <si>
     <t>376/TD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep Tube well by direct rotary rig method at 1st &amp; 2nd Tube well of Jaynagar Water Supply Scheme within Sutahata Development Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>2015/TD</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>639/W</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Quotation bill for new service connection at TW-II of Joynagar w/s scheme,Block-Sutahata under MMD PHE Dte. Name of C.C.C.-Chaitanyapur Application No.-2004818887 Application type-new connection Reference ID-204355766 Quotation Date-12/7/2024 Quotation Due Date-14/7/2025 Contract Demand-8344 W</t>
+  </si>
+  <si>
+    <t>BILL/01695/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-495</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation bill for new service connection at TW-I of Joynagar w/s scheme Block-sutahata in the Dist. of Purba Medinipur under MMD ,PHE Dte. Name of C.C.C.-Chaitanyapur Application no.-2004839280 Application type-new connection Reference ID-204366525 Quotation Date-26/07/2024 Quotation due Date-28/07/2025 Contract Demand-8344W</t>
   </si>
   <si>
     <t>BILL/01858/2024-2025</t>
   </si>
   <si>
     <t>C082408702219</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...43 lines deleted...]
-  <si>
     <t>Land Development work at Head work site of Jaynagar Water supply Scheme within Sutahata Develompent Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>1082/TD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
-  </si>
-[...73 lines deleted...]
-    <t>20/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,926 +939,926 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>30.84</v>
+        <v>90.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>51.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>30.03</v>
+        <v>89.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>45.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.29</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>90.11</v>
+        <v>23.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>51.54</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>57.19</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.83</v>
+        <v>30.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>141.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.95</v>
+        <v>45.73</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>32.22</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>13.39</v>
+        <v>172.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>7.89</v>
+        <v>5.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>70.75</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>4.61</v>
+        <v>0.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>89.68</v>
+        <v>30.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>45.99</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>51.29</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>172.01</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.99</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>12.78</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>3.29</v>
+        <v>30.07</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>5.33</v>
+        <v>13.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.77</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>70.75</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>30.07</v>
+        <v>4.61</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.48</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>24.89</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>23.7</v>
+        <v>7.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>141.93</v>
+        <v>3.29</v>
       </c>
       <c r="Q17" s="4">
-        <v>45.73</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>32.22</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>644.67</v>