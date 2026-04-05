--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -155,51 +155,51 @@
   <si>
     <t>Payment of WBSEDCL for Quotation of Shifting of 11 KV HTOH Line under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01479/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-666</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
   </si>
   <si>
     <t>ORD/000818/2022-2023</t>
   </si>
   <si>
     <t>3108//TD</t>
   </si>
   <si>
-    <t>27/08/2025</t>
+    <t>26/10/2025</t>
   </si>
   <si>
     <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
   </si>
   <si>
     <t>ORD/000819/2022-2023</t>
   </si>
   <si>
     <t>3109/TD</t>
   </si>
   <si>
     <t>SK SANAMAJ</t>
   </si>
   <si>
     <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>585/TD</t>
   </si>