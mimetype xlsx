--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,65 +144,50 @@
     <t>RTOR000138/2022-2023</t>
   </si>
   <si>
     <t>2423/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of WBSEDCL for Quotation of Shifting of 11 KV HTOH Line under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01479/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-666</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
   </si>
   <si>
     <t>ORD/000819/2022-2023</t>
   </si>
   <si>
     <t>3109/TD</t>
   </si>
   <si>
     <t>SK SANAMAJ</t>
   </si>
   <si>
     <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>585/TD</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
@@ -765,73 +750,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -930,54 +915,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>49.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>38.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.77</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1102,791 +1087,728 @@
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>67.57</v>
+        <v>59.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>44.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.32</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>59.34</v>
+        <v>112.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>112.37</v>
+        <v>69.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>69.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>69.26</v>
+        <v>7.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>63.94</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>7.39</v>
+        <v>10.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>10.82</v>
+        <v>5.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>5.95</v>
+        <v>4.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>4.68</v>
+        <v>31.14</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>19.16</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>61.52</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>31.14</v>
+        <v>58.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>50.43</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>86.38</v>
       </c>
       <c r="S14" s="4">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>58.38</v>
+        <v>62.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>25.35</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>40.64</v>
       </c>
       <c r="S15" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>62.36</v>
+        <v>22.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.54</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>46.22</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...29 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>531.29</v>
+      </c>
+      <c r="P17" s="8">
+        <v>262.06</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>49.33</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>