--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,65 @@
     <t>M/S SYCHROTECH INDUSTRY</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for MADHYA HINGLI and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001625/2022-2023</t>
   </si>
   <si>
     <t>510/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>SHOVAN KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000818/2022-2023</t>
+  </si>
+  <si>
+    <t>3108//TD</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,73 +765,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1728,87 +1743,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>22.81</v>
       </c>
       <c r="Q16" s="4">
         <v>10.54</v>
       </c>
       <c r="R16" s="4">
         <v>46.22</v>
       </c>
       <c r="S16" s="4">
         <v>45</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>67.57</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>44.7</v>
+      </c>
+      <c r="R17" s="4">
+        <v>66.15</v>
+      </c>
+      <c r="S17" s="4">
+        <v>55</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>598.85</v>
+      </c>
+      <c r="P18" s="8">
+        <v>306.76</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>51.22</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>