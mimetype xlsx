--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -116,267 +116,267 @@
   <si>
     <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000821/2022-2023</t>
   </si>
   <si>
     <t>3111/TD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>SOUMYA ENTERPRISE</t>
   </si>
   <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000818/2022-2023</t>
+  </si>
+  <si>
+    <t>3108//TD</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000819/2022-2023</t>
+  </si>
+  <si>
+    <t>3109/TD</t>
+  </si>
+  <si>
+    <t>SK SANAMAJ</t>
+  </si>
+  <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-H)</t>
+  </si>
+  <si>
+    <t>ORD/000822/2022-2023</t>
+  </si>
+  <si>
+    <t>3112/TD</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of R.C.C. Over Head Reservoir of capacity 250 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000296/2023-2024</t>
+  </si>
+  <si>
+    <t>585/TD</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>12/11/2023</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000820/2022-2023</t>
+  </si>
+  <si>
+    <t>3110/TD</t>
+  </si>
+  <si>
+    <t>S. N. A. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for MADHYA HINGLI and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001625/2022-2023</t>
+  </si>
+  <si>
+    <t>510/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SHOVAN KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000898/2022-2023</t>
+  </si>
+  <si>
+    <t>3348/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Canal Crossing Structure for Laying Distribution (Nodal Point - 17 - 18) &amp; Rising Main Pipeline of Madhya Hingly Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000651/2023-2024</t>
+  </si>
+  <si>
+    <t>2609/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>SOUVIK GHOSAL</t>
+  </si>
+  <si>
+    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>140/TD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2022-2023</t>
   </si>
   <si>
     <t>2423/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of WBSEDCL for Quotation of Shifting of 11 KV HTOH Line under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01479/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-666</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Ground water based Madhya Hingli Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
-[...62 lines deleted...]
-    <t>SOUVIK GHOSAL</t>
+    <t>Electric Quotation for MADHYA HINGLI Water Supply Scheme T/W-I, (Ref. ID-204136074)</t>
+  </si>
+  <si>
+    <t>BILL/03184/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-441</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
   </si>
   <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>101/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...13 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Madhya Hingli w/s scheme PH II</t>
   </si>
   <si>
     <t>BILL/03665/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-682</t>
   </si>
   <si>
     <t>15/02/2024</t>
-  </si>
-[...85 lines deleted...]
-    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -968,881 +968,881 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>34.51</v>
+        <v>67.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>44.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.15</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.75</v>
+        <v>59.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>44.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.32</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>59.34</v>
+        <v>31.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>44.1</v>
+        <v>19.16</v>
       </c>
       <c r="R6" s="4">
-        <v>74.32</v>
+        <v>61.52</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>112.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>69.26</v>
+        <v>58.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>69.25</v>
+        <v>50.43</v>
       </c>
       <c r="R8" s="4">
-        <v>99.98</v>
+        <v>86.38</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>7.39</v>
+        <v>22.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.72</v>
+        <v>10.54</v>
       </c>
       <c r="R9" s="4">
-        <v>63.94</v>
+        <v>46.22</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>10.82</v>
+        <v>62.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>25.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>40.64</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>5.95</v>
+        <v>7.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>63.94</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>69.26</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>69.25</v>
+      </c>
+      <c r="R12" s="4">
+        <v>99.98</v>
+      </c>
+      <c r="S12" s="4">
         <v>75</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>31.14</v>
+        <v>34.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>19.16</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>61.52</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>58.38</v>
+        <v>2.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>50.43</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>86.38</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>62.36</v>
+        <v>5.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>25.35</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>40.64</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>22.81</v>
+        <v>10.82</v>
       </c>
       <c r="Q16" s="4">
-        <v>10.54</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>46.22</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="P17" s="4">
-        <v>67.57</v>
+        <v>4.68</v>
       </c>
       <c r="Q17" s="4">
-        <v>44.7</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>66.15</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>598.85</v>