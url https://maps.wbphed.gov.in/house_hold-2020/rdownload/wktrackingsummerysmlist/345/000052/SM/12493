--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,68 +273,50 @@
     <t>20/03/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
     <t>Ground water based Bamanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC (425 nos.)work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-D+E+F)</t>
   </si>
   <si>
     <t>ORD/000665/2023-2024</t>
   </si>
   <si>
     <t>2678/TD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>SK. SARFARAJ</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000898/2022-2023</t>
   </si>
   <si>
     <t>3348/TD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>M/S SYCHROTECH INDUSTRY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -741,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1580,167 +1562,104 @@
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>2.27</v>
+        <v>62.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>474.49</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>