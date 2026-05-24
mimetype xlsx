--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,68 +176,50 @@
   <si>
     <t>278/TD</t>
   </si>
   <si>
     <t>04/06/2023</t>
   </si>
   <si>
     <t>BHOLANATH DEY</t>
   </si>
   <si>
     <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-J+K)</t>
   </si>
   <si>
     <t>ORD/000138/2023-2024</t>
   </si>
   <si>
     <t>279/TD</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (480 nos.) work and Construction of R.C.C. Over Head Reservoir of capacity 150 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
-[...16 lines deleted...]
-  <si>
     <t>Canal Crossing Structure for Laying Distribution (Nodal Point -161-163, 378-382, R1 - 1, 12-16) Pipe line of Bamanpur Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000649/2023-2024</t>
   </si>
   <si>
     <t>2615/TD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>81/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
@@ -257,84 +239,84 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAMANPUR and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001600/2022-2023</t>
   </si>
   <si>
     <t>504/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
-    <t>Ground water based Bamanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC (425 nos.)work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-D+E+F)</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000898/2022-2023</t>
   </si>
   <si>
     <t>3348/TD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Construction of Box Culvert (5.00Mtr. X 3.50Mtr.) at H/W site of Bamanpur Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2024-2025</t>
+  </si>
+  <si>
+    <t>2382/TD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1006,54 +988,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>19.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.77</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1069,54 +1051,54 @@
       <c r="I6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>90.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>76.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.25</v>
       </c>
       <c r="S6" s="4">
         <v>76</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1132,54 +1114,54 @@
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>33.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.47</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1189,307 +1171,307 @@
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>104.34</v>
+        <v>8.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>69.03</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>8.77</v>
+        <v>8.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="P10" s="4">
-        <v>8.39</v>
+        <v>10.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>10.38</v>
+        <v>21.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>46.56</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>21.62</v>
+        <v>62.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
@@ -1499,167 +1481,104 @@
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>93.13</v>
+        <v>5.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>282.32</v>
+      </c>
+      <c r="P14" s="8">
+        <v>132.88</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>47.07</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>