--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,113 @@
     <t>22/03/2023</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>M/S SYCHROTECH INDUSTRY</t>
   </si>
   <si>
     <t>Construction of Box Culvert (5.00Mtr. X 3.50Mtr.) at H/W site of Bamanpur Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000208/2024-2025</t>
   </si>
   <si>
     <t>2382/TD</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>New service connection at Bamanpur w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte. (App No 2004732540, Con ID 204305894)</t>
+  </si>
+  <si>
+    <t>BILL/03660/2024-2025</t>
+  </si>
+  <si>
+    <t>C012524055154</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (480 nos.) work and Construction of R.C.C. Over Head Reservoir of capacity 150 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2023-2024</t>
+  </si>
+  <si>
+    <t>1097/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>SUSIL KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC (425 nos.)work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-D+E+F)</t>
+  </si>
+  <si>
+    <t>ORD/000665/2023-2024</t>
+  </si>
+  <si>
+    <t>2678/TD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>SK. SARFARAJ</t>
+  </si>
+  <si>
+    <t>Land development of Head work site at Bamanpur Water Supply Scheme within Mahishadal Development Block under Haldia Sub-Division, PEH Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2025-2026</t>
+  </si>
+  <si>
+    <t>638/HSD,</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>22/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1498,87 +1561,335 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>5.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P14" s="4">
+        <v>8.49</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>104.34</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>38.53</v>
+      </c>
+      <c r="R15" s="4">
+        <v>36.93</v>
+      </c>
+      <c r="S15" s="4">
+        <v>10</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>93.13</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>35.37</v>
+      </c>
+      <c r="R16" s="4">
+        <v>37.98</v>
+      </c>
+      <c r="S16" s="4">
+        <v>10</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.27</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>60</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>490.55</v>
+      </c>
+      <c r="P18" s="8">
+        <v>206.79</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>42.15</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>