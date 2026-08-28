--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,294 +92,294 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>BAMANPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12493</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2023-2024</t>
+  </si>
+  <si>
+    <t>277/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (240 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-G+H+I)</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>278/TD</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>BHOLANATH DEY</t>
+  </si>
+  <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-J+K)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2023-2024</t>
+  </si>
+  <si>
+    <t>279/TD</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>AMMON ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAMANPUR and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001600/2022-2023</t>
+  </si>
+  <si>
+    <t>504/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (480 nos.) work and Construction of R.C.C. Over Head Reservoir of capacity 150 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2023-2024</t>
+  </si>
+  <si>
+    <t>1097/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>SUSIL KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Ground water based Bamanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC (425 nos.)work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-D+E+F)</t>
+  </si>
+  <si>
+    <t>ORD/000665/2023-2024</t>
+  </si>
+  <si>
+    <t>2678/TD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>SK. SARFARAJ</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Bamanpur Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 1st Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur. iv) Sinking of 250mm. x 150mm. dia. x 280 mtr. Deep additional Tube well by direct rotary rig method at 2nd Tube well Site of Madhya Hingli Water Supply Scheme within Mahishadal Dev. Block under Haldia Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000898/2022-2023</t>
+  </si>
+  <si>
+    <t>3348/TD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Canal Crossing Structure for Laying Distribution (Nodal Point -161-163, 378-382, R1 - 1, 12-16) Pipe line of Bamanpur Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000649/2023-2024</t>
+  </si>
+  <si>
+    <t>2615/TD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000330/2022-2023</t>
   </si>
   <si>
     <t>2986/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of WBSEDCL for Quotation of Shifting of 11 KV HTOH Line under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01480/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-665</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Ground water based Bamanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C)</t>
-[...65 lines deleted...]
-    <t>10/11/2023</t>
+    <t>Construction of Box Culvert (5.00Mtr. X 3.50Mtr.) at H/W site of Bamanpur Water Supply Scheme within Mahisadal Dev. Block under Haldia Sub-Division of Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2024-2025</t>
+  </si>
+  <si>
+    <t>2382/TD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>81/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new connection at Bamanpur w/s scheme PH I in the district of Purba Medinipur under MMD PHE Dte. ( App No 2004732591, Ref ID 204305895)</t>
   </si>
   <si>
     <t>BILL/01366/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-376</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAMANPUR and ADJOINING MOUJAS, Block - Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...56 lines deleted...]
-    <t>M/S SOURAV MAHAPATRA</t>
+    <t>Land development of Head work site at Bamanpur Water Supply Scheme within Mahishadal Development Block under Haldia Sub-Division, PEH Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2025-2026</t>
+  </si>
+  <si>
+    <t>638/HSD,</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>22/06/2025</t>
   </si>
   <si>
     <t>New service connection at Bamanpur w/s scheme PH II in the district of Purba Medinipur under MMD PHE Dte. (App No 2004732540, Con ID 204305894)</t>
   </si>
   <si>
     <t>BILL/03660/2024-2025</t>
   </si>
   <si>
     <t>C012524055154</t>
   </si>
   <si>
     <t>09/01/2025</t>
-  </si>
-[...49 lines deleted...]
-    <t>22/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,944 +908,944 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.66</v>
+        <v>19.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.77</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.18</v>
+        <v>90.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>76.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>19.88</v>
+        <v>33.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.27</v>
+        <v>25.84</v>
       </c>
       <c r="R5" s="4">
-        <v>71.77</v>
+        <v>76.47</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>90.98</v>
+        <v>21.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>76.65</v>
+        <v>10.07</v>
       </c>
       <c r="R6" s="4">
-        <v>84.25</v>
+        <v>46.56</v>
       </c>
       <c r="S6" s="4">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>33.8</v>
+        <v>104.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.84</v>
+        <v>38.53</v>
       </c>
       <c r="R7" s="4">
-        <v>76.47</v>
+        <v>36.93</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>8.77</v>
+        <v>93.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.05</v>
+        <v>35.37</v>
       </c>
       <c r="R8" s="4">
-        <v>69.03</v>
+        <v>37.98</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>8.39</v>
+        <v>62.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>10.38</v>
+        <v>8.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>69.03</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>21.62</v>
+        <v>15.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.07</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>46.56</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>62.36</v>
+        <v>5.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>5.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>8.49</v>
+        <v>8.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>104.34</v>
+        <v>10.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>38.53</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>36.93</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>93.13</v>
+        <v>2.27</v>
       </c>
       <c r="Q16" s="4">
-        <v>35.37</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>37.98</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>2.27</v>
+        <v>8.49</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>490.55</v>