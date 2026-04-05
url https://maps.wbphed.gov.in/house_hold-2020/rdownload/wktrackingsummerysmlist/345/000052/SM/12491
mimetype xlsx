--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,68 +240,50 @@
     <t>29/10/2024</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Narandia, Block Ramnagar II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001978/2022-2023</t>
   </si>
   <si>
     <t>817/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>S.K.ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>PURNENDU MAITY</t>
   </si>
   <si>
     <t>Soil Investigation work in Connection of Construction of R.C.C. Over Head Reservoir (Capacity - 400 Cum) due to change of land with Laying of Balance Distribution Pipe Line for Provided balance FHTC and other allied works of Narandiha Piped Water Supply Scheme within Ramnagar-II Block under Digha Sub-Division of Tamluk Division,PHE Dte., Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000639/2024-2025</t>
   </si>
   <si>
     <t>851/TD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Narandiha W/S Scheme within Ramnagar -II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-146 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000194/2023-2024</t>
   </si>
   <si>
     <t>395/TD</t>
   </si>
@@ -723,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1399,241 +1381,182 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>0.94</v>
+        <v>48.33</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>48.33</v>
+        <v>13.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>612.63</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>