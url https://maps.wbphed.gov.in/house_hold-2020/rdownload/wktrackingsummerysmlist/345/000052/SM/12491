--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -868,54 +868,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -929,54 +929,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>17.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1161,54 +1161,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>299.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>120.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.37</v>
       </c>
       <c r="S8" s="4">
         <v>42</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1222,54 +1222,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>112.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>88.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.63</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1283,54 +1283,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P10" s="4">
         <v>17.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.58</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1344,54 +1344,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>35.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>63.98</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1496,54 +1496,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>612.63</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>265.43</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>43.33</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>