--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,80 @@
     <t>851/TD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Narandiha W/S Scheme within Ramnagar -II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-146 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000194/2023-2024</t>
   </si>
   <si>
     <t>395/TD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>VENUS ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of NARANDIA W/S Scheme under MMD, PHE, Dte. Block- RAMANAGR-I, WBSEDCL SUPPLY OFFICE: PICHABANI C.C.C. Ref. Memo No- 2005010859/QUOT/03 DT. 17-12-2024 Application NO- 2005010859 Application type-New connection Consumer Id- 204475187</t>
+  </si>
+  <si>
+    <t>BILL/03866/2024-2025</t>
+  </si>
+  <si>
+    <t>C012539028066</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Renovation &amp; Repairing of existing pump house - II at 2nd tube well site of Narandiha W/S Scheme within Ramnagar-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2024-2025</t>
+  </si>
+  <si>
+    <t>1315/DSD</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>PURNENDU MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1476,87 +1506,203 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>13.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.71</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>617.28</v>
+      </c>
+      <c r="P16" s="8">
+        <v>265.43</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>43</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>