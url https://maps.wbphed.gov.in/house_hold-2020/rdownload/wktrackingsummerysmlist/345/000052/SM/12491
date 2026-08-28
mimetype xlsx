--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Narandia</t>
   </si>
   <si>
     <t>SM/12491</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 400cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of NARANDIA PWSS Scheme In Ramnagar-II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000554/2022-2023</t>
+  </si>
+  <si>
+    <t>2182/TD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>18/06/2023</t>
+  </si>
+  <si>
+    <t>MAITY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC with new construction of Pump House for Augmentation of NARANDIHA PWSS Scheme In Ramnagar-II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000555/2022-2023</t>
+  </si>
+  <si>
+    <t>2181/TD</t>
+  </si>
+  <si>
+    <t>18/02/2023</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Narandiha Water Supply Scheme under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000325/2021-2022</t>
   </si>
   <si>
     <t>1618/TD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Narandia, Block Ramnagar II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001978/2022-2023</t>
+  </si>
+  <si>
+    <t>817/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>27/12/2026</t>
+  </si>
+  <si>
+    <t>S.K.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 220 mtrs. Depth) by utilising Departmental machineries for Narandiha W/S Scheme (TW-III), Ramnagar-II block under Purba Midnapore District, CDD PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000011/2023-2024</t>
   </si>
   <si>
     <t>14/CDD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 220 Mtrs. Depth) by utilising Departmental Machineries for Narandiha W/S Scheme (T/W-I) , Ramangar-II Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>13/CDD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Narandiha W/S Scheme within Ramnagar -II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-146 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000194/2023-2024</t>
+  </si>
+  <si>
+    <t>395/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>VENUS ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000280/2022-2023</t>
   </si>
   <si>
     <t>2619/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000285/2022-2023</t>
   </si>
   <si>
     <t>2638/TD</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for NARANDIHA Water Supply Scheme T/W-III, (Ref. ID-204068440)</t>
   </si>
   <si>
     <t>BILL/01931/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-236</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of distribution pipe line to accommodate FHTC with new construction of R.C.C. Elevated Reservoir of capacity 400cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of NARANDIA PWSS Scheme In Ramnagar-II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.(Part-A)</t>
-[...64 lines deleted...]
-  <si>
     <t>Soil Investigation work in Connection of Construction of R.C.C. Over Head Reservoir (Capacity - 400 Cum) due to change of land with Laying of Balance Distribution Pipe Line for Provided balance FHTC and other allied works of Narandiha Piped Water Supply Scheme within Ramnagar-II Block under Digha Sub-Division of Tamluk Division,PHE Dte., Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000639/2024-2025</t>
   </si>
   <si>
     <t>851/TD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head work site for Narandiha W/S Scheme within Ramnagar -II Block under Digha Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Lenght-146 Mtr.)</t>
-[...14 lines deleted...]
-    <t>VENUS ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Renovation &amp; Repairing of existing pump house - II at 2nd tube well site of Narandiha W/S Scheme within Ramnagar-II Block under Digha Sub-Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2024-2025</t>
+  </si>
+  <si>
+    <t>1315/DSD</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>PURNENDU MAITY</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of NARANDIA W/S Scheme under MMD, PHE, Dte. Block- RAMANAGR-I, WBSEDCL SUPPLY OFFICE: PICHABANI C.C.C. Ref. Memo No- 2005010859/QUOT/03 DT. 17-12-2024 Application NO- 2005010859 Application type-New connection Consumer Id- 204475187</t>
   </si>
   <si>
     <t>BILL/03866/2024-2025</t>
   </si>
   <si>
     <t>C012539028066</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>PURNENDU MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,770 +895,774 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.06</v>
+        <v>299.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.05</v>
+        <v>120.84</v>
       </c>
       <c r="R3" s="4">
-        <v>99.6</v>
+        <v>40.37</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>17.39</v>
+        <v>112.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.88</v>
+        <v>88.63</v>
       </c>
       <c r="R4" s="4">
-        <v>79.81</v>
+        <v>78.63</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>41.76</v>
+        <v>3.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>19.64</v>
+        <v>35.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.98</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.76</v>
+        <v>17.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.81</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>299.31</v>
+        <v>17.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>120.84</v>
+        <v>16.28</v>
       </c>
       <c r="R8" s="4">
-        <v>40.37</v>
+        <v>93.58</v>
       </c>
       <c r="S8" s="4">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>112.72</v>
+        <v>13.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>88.63</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.63</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>17.39</v>
+        <v>41.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>93.58</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>35.55</v>
+        <v>19.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>22.74</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>63.98</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>48.33</v>
+        <v>3.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>13.72</v>
+        <v>48.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>3.71</v>
+        <v>0.94</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="P15" s="4">
-        <v>0.94</v>
+        <v>3.71</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>617.28</v>