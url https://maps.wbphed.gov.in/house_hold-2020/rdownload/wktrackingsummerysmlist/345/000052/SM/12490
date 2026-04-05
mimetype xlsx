--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -209,93 +209,93 @@
   <si>
     <t>Additional Quotation Bill for the Service connection at T/W NO-I , ZONE-II Of BAJKUL W/S Scheme Under Jal Jeevan Mission under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: KHEJURI C.C.C. Ref. Memo No-KJR/QTN/200 DT. 25-06-2024 Application NO- 100000111551 DT. 25-06-2024 Application type-ADDITIONAL QUOTATION FOR SERVICE CONNECTION REF. Id- 860303091</t>
   </si>
   <si>
     <t>BILL/01400/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-379</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line to accommodate FHTC (2244 Nos) with construction of R.C.C. Elevated Reservoir of capacity 300 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - II Water Supply Scheme within Bhagabanpur- II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000494/2022-2023</t>
   </si>
   <si>
     <t>1891/TD</t>
   </si>
   <si>
     <t>24/11/2022</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>30/05/2026</t>
   </si>
   <si>
     <t>MAA ANANDAMAYEE</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-II, Block Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001980/2022-2023</t>
   </si>
   <si>
     <t>819/W/MMD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>S.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Left-Out portion uPVC Pipe line, Construction of New Pump House, Boundary Wall and others allied works for 3rd Tube well site and Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site at mouza- Kismat Bajkul,J.L- No -156, under Bajkul Zone-II Water Supply scheme. ( Augmentation) in Bhagabanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000577/2023-2024</t>
   </si>
   <si>
     <t>2185/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
-    <t>10/10/2025</t>
+    <t>09/12/2025</t>
   </si>
   <si>
     <t>Brick bats road due to smoothly carring Rig Machine and soil testing equipment for Head Works site at Mouza-Pora Chingra, J.L. NO.-155, under Bajkul Zone-II W/S Scheme (Augmentation) within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000841/2023-2024</t>
   </si>
   <si>
     <t>1705/CSD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>M/S MONDAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -865,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.32</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>69.3</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1040,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>61.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>23.98</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>38.87</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1272,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>407.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>227.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>55.91</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1333,54 +1333,54 @@
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>23.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>21.81</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>92.05</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1394,54 +1394,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>84.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>37.42</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>44.09</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1461,82 +1461,82 @@
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>645.47</v>
       </c>
       <c r="P14" s="8">
-        <v>314.35</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>48.7</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>