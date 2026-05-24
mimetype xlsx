--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -865,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.3</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1040,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>61.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>38.87</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1272,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>407.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>227.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>55.91</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1333,54 +1333,54 @@
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>23.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.05</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1394,54 +1394,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>84.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>37.42</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>44.09</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1489,54 +1489,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>645.47</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>314.35</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>48.7</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>