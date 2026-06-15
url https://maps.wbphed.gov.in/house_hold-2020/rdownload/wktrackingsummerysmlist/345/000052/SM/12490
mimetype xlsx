--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,59 @@
     <t>2185/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>Brick bats road due to smoothly carring Rig Machine and soil testing equipment for Head Works site at Mouza-Pora Chingra, J.L. NO.-155, under Bajkul Zone-II W/S Scheme (Augmentation) within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000841/2023-2024</t>
   </si>
   <si>
     <t>1705/CSD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>M/S MONDAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Additional Quotation Bill for the Service connection at T/W NO-I Of BAJKUL,ZONE-II W/S Scheme AT PORACHINGRA(NEAR CHURCH) under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: KHEJURI C.C.C. Ref. Memo No-KJR/QT/479 DT. 10-02-2026 Application NO- 100000158771 DT. 10-02-2026 Application type-ADDITIONAL QUOTATION FOR SERVICE CONNECTION REF. Id- 860363881</t>
+  </si>
+  <si>
+    <t>BILL/05693/2025-2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1469,87 +1478,142 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>646.19</v>
+      </c>
+      <c r="P15" s="8">
+        <v>314.35</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>48.65</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>