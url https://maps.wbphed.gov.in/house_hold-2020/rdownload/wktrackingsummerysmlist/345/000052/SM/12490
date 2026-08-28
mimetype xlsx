--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-II</t>
   </si>
   <si>
     <t>SM/12490</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC (2244 Nos) with construction of R.C.C. Elevated Reservoir of capacity 300 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - II Water Supply Scheme within Bhagabanpur- II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000494/2022-2023</t>
+  </si>
+  <si>
+    <t>1891/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>MAA ANANDAMAYEE</t>
+  </si>
+  <si>
+    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Pora Chingra, JL No. 155) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for Additional Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2022-2023</t>
+  </si>
+  <si>
+    <t>2244/TD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>PRANTIK DRILLING AGENCY</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bajkul Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000889/2021-2022</t>
   </si>
   <si>
     <t>1803/TD</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000116/2022-2023</t>
   </si>
   <si>
     <t>1671/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-II, Block Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001980/2022-2023</t>
+  </si>
+  <si>
+    <t>819/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>S.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Left-Out portion uPVC Pipe line, Construction of New Pump House, Boundary Wall and others allied works for 3rd Tube well site and Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site at mouza- Kismat Bajkul,J.L- No -156, under Bajkul Zone-II Water Supply scheme. ( Augmentation) in Bhagabanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000577/2023-2024</t>
+  </si>
+  <si>
+    <t>2185/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>Brick bats road due to smoothly carring Rig Machine and soil testing equipment for Head Works site at Mouza-Pora Chingra, J.L. NO.-155, under Bajkul Zone-II W/S Scheme (Augmentation) within Bhagwanpur-II Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>1705/CSD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>608/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>Name of Work: Sinking of 4 (Four) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Pora Chingra, JL No. 155) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-II Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iv) Sinking of 300mm. x 200mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for Additional Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-III Water Supply Scheme under Bhagwanpur- II Block of Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...19 lines deleted...]
-  <si>
     <t>Electric Quotation for BAJKUL Water Supply Scheme T/W-I, Zone- II, (Ref. ID-204114262)</t>
   </si>
   <si>
     <t>BILL/03058/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-374</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for BAJKUL Water Supply Scheme T/W-II, Zone- II, (Ref. ID-204114267)</t>
   </si>
   <si>
     <t>BILL/03059/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-375</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>Additional Quotation Bill for the Service connection at T/W NO-I , ZONE-II Of BAJKUL W/S Scheme Under Jal Jeevan Mission under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: KHEJURI C.C.C. Ref. Memo No-KJR/QTN/200 DT. 25-06-2024 Application NO- 100000111551 DT. 25-06-2024 Application type-ADDITIONAL QUOTATION FOR SERVICE CONNECTION REF. Id- 860303091</t>
   </si>
   <si>
     <t>BILL/01400/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-379</t>
   </si>
   <si>
     <t>08/07/2024</t>
-  </si>
-[...73 lines deleted...]
-    <t>M/S MONDAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Additional Quotation Bill for the Service connection at T/W NO-I Of BAJKUL,ZONE-II W/S Scheme AT PORACHINGRA(NEAR CHURCH) under MMD, PHE, Dte. Block- BHAGWANPUR-II, WBSEDCL SUPPLY OFFICE: KHEJURI C.C.C. Ref. Memo No-KJR/QT/479 DT. 10-02-2026 Application NO- 100000158771 DT. 10-02-2026 Application type-ADDITIONAL QUOTATION FOR SERVICE CONNECTION REF. Id- 860363881</t>
   </si>
   <si>
     <t>BILL/05693/2025-2026</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,693 +871,693 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.79</v>
+        <v>407.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.32</v>
+        <v>227.81</v>
       </c>
       <c r="R3" s="4">
-        <v>69.3</v>
+        <v>55.91</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>39.54</v>
+        <v>61.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.87</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>13.82</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>61.68</v>
+        <v>39.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>23.98</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>38.87</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.48</v>
+        <v>23.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.81</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.05</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>4.77</v>
+        <v>84.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>37.42</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>44.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.53</v>
+        <v>0.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>407.46</v>
+        <v>13.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>227.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>55.91</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>23.7</v>
+        <v>3.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>21.81</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>92.05</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>84.88</v>
+        <v>4.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>37.42</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>44.09</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>0.8</v>
+        <v>0.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>0.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>