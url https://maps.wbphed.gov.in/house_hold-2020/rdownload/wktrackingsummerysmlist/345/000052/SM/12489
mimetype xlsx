--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -155,162 +155,162 @@
   <si>
     <t>607/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000560/2022-2023</t>
   </si>
   <si>
     <t>2243/TD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>R K CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of Left-Out portion uPVC Pipe line, Construction of New Pump House, Boundary Wall and others allied works for 3rd Tube well site and Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site at mouza- Kismat Bajkul,J.L- No -156, under Bajkul Zone-I Water Supply Scheme. ( Augmentation) in Bhagabanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2023-2024</t>
+  </si>
+  <si>
+    <t>2184/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk and replacement Tube well at BAJKUL zone I Water supply scheme, BHAGWANPUR - II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/002728/2023-2024</t>
+  </si>
+  <si>
+    <t>1077/W/MMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>SOUMEN ELECTRIC</t>
+  </si>
+  <si>
+    <t>Quotation money for shifting of 11 KV OH Henria Feeder at Bajkul for Bajukl Zone-I PWSS under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01686/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-744</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC(2596 Nos) with construction of R.C.C. Elevated Reservoir of capacity 400 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - I Water Supply Scheme within Bhagabanpur- II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000486/2022-2023</t>
+  </si>
+  <si>
+    <t>1892/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-I, Block Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001915/2022-2023</t>
+  </si>
+  <si>
+    <t>818/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>EMCON</t>
+  </si>
+  <si>
     <t>Hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
-    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
-[...1 lines deleted...]
-  <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000749/2023-2024</t>
   </si>
   <si>
     <t>688/HESD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
-  </si>
-[...85 lines deleted...]
-    <t>EMCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -862,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.3</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>69.01</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,450 +1037,450 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>39.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.07</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>30.42</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.12</v>
+        <v>65.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>65.41</v>
+        <v>24.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>24.86</v>
+        <v>2.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.41</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>33.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>2.08</v>
+        <v>440.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>440.22</v>
+        <v>11.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>264.92</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>60.18</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>11.83</v>
+        <v>2.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>92.95</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>702.76</v>
       </c>
       <c r="P13" s="8">
-        <v>299.7</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>42.65</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>