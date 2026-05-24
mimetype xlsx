--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -862,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.01</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1037,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>39.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>30.42</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1159,54 +1159,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>24.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.82</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="4">
         <v>440.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>264.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>60.18</v>
       </c>
       <c r="S10" s="4">
         <v>78</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1338,54 +1338,54 @@
       <c r="I11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>11.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.95</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1433,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>702.76</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>299.7</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>42.65</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>