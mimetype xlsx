--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,51 +167,51 @@
   <si>
     <t>2243/TD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>R K CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Left-Out portion uPVC Pipe line, Construction of New Pump House, Boundary Wall and others allied works for 3rd Tube well site and Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site at mouza- Kismat Bajkul,J.L- No -156, under Bajkul Zone-I Water Supply Scheme. ( Augmentation) in Bhagabanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000575/2023-2024</t>
   </si>
   <si>
     <t>2184/TD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
-    <t>25/03/2026</t>
+    <t>23/07/2026</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk and replacement Tube well at BAJKUL zone I Water supply scheme, BHAGWANPUR - II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/002728/2023-2024</t>
   </si>
   <si>
     <t>1077/W/MMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
@@ -267,50 +267,65 @@
     <t>20/09/2023</t>
   </si>
   <si>
     <t>EMCON</t>
   </si>
   <si>
     <t>Hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000749/2023-2024</t>
   </si>
   <si>
     <t>688/HESD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-688/HESD DATED-29.08.2023. FOR THE MONTH OF NOVEMBER'2023 UNDER HESD, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/04351/2025-2026</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-832/W/MMD DATED-28.08.2024. FOR THE MONTH OF OCT'2024 UNDER HESD, PHE DTE</t>
+  </si>
+  <si>
+    <t>BILL/04362/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1413,87 +1428,197 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>2.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.16</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>703.12</v>
+      </c>
+      <c r="P15" s="8">
+        <v>299.7</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>42.62</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>