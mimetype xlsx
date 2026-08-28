--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,228 +89,228 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-I</t>
   </si>
   <si>
     <t>SM/12489</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC(2596 Nos) with construction of R.C.C. Elevated Reservoir of capacity 400 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Bajkul Zone - I Water Supply Scheme within Bhagabanpur- II Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000486/2022-2023</t>
+  </si>
+  <si>
+    <t>1892/TD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2022-2023</t>
+  </si>
+  <si>
+    <t>2243/TD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>R K CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Bajkul Water Supply Scheme (Zone-I) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000888/2021-2022</t>
   </si>
   <si>
     <t>1802/TD</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2022-2023</t>
   </si>
   <si>
     <t>1670/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Bajkul Zone-I, Block Bhagawanpur II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001915/2022-2023</t>
+  </si>
+  <si>
+    <t>818/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>EMCON</t>
+  </si>
+  <si>
+    <t>Hiring of inspection vehicle for supervision and monitoring of different on-going piped water supply scheme for covering Contai Sub-Division and its adjacent Sub-Division under the Dist. of Purba Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000749/2023-2024</t>
+  </si>
+  <si>
+    <t>688/HESD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Laying of Left-Out portion uPVC Pipe line, Construction of New Pump House, Boundary Wall and others allied works for 3rd Tube well site and Repair &amp; renovation and others allied works of Pump House, Boundary Wall for head works (1st. Tube well) site and 2nd Tube well site at mouza- Kismat Bajkul,J.L- No -156, under Bajkul Zone-I Water Supply Scheme. ( Augmentation) in Bhagabanpur-II Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2023-2024</t>
+  </si>
+  <si>
+    <t>2184/TD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>607/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>Sinking of 3 (Three) nos. Tube Well at different sites. Name of Sites: i) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 1st Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. ii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 2nd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur. iii) Sinking of 250mm. x 150mm. dia. x 225 mtr. Deep Tube well by direct rotary rig method for 3rd Tube Well (Mouza- Kismat Bajkul, JL No. 156) of Augmentation of Bajkul Zone-I Water Supply Scheme within Bhagwanpur- II Block under Contai Sub-Division, of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk and replacement Tube well at BAJKUL zone I Water supply scheme, BHAGWANPUR - II block, District - Purba Medinipur under Midnapore Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002728/2023-2024</t>
   </si>
   <si>
     <t>1077/W/MMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
   </si>
   <si>
     <t>Quotation money for shifting of 11 KV OH Henria Feeder at Bajkul for Bajukl Zone-I PWSS under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01686/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-744</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...52 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-688/HESD DATED-29.08.2023. FOR THE MONTH OF NOVEMBER'2023 UNDER HESD, PHE DTE</t>
   </si>
   <si>
     <t>BILL/04351/2025-2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>FUEL CHARGES BILL FOR VEHICLE NO-WB31-9339. W/O NO-832/W/MMD DATED-28.08.2024. FOR THE MONTH OF OCT'2024 UNDER HESD, PHE DTE</t>
   </si>
   <si>
     <t>BILL/04362/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -874,695 +874,695 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.79</v>
+        <v>440.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.3</v>
+        <v>264.92</v>
       </c>
       <c r="R3" s="4">
-        <v>69.01</v>
+        <v>60.18</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>95.79</v>
+        <v>39.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>30.42</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.99</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>39.67</v>
+        <v>95.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.07</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>30.42</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>65.41</v>
+        <v>11.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.95</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>24.86</v>
+        <v>2.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.41</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>33.82</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>2.08</v>
+        <v>65.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>440.22</v>
+        <v>15.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>264.92</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>60.18</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>11.83</v>
+        <v>24.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>11</v>
+        <v>8.41</v>
       </c>
       <c r="R11" s="4">
-        <v>92.95</v>
+        <v>33.82</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>2.12</v>
+        <v>2.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>0.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
         <v>0.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>