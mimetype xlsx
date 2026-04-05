--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,68 @@
     <t>30/01/2023</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Drum Sheet walling 1.40m. (av.) high on sal-bullah / Eucalyptus bullah pilling with allied works of Amarshi Kasba Zone-II &amp; its adjoining moujas PWSS within Patashpur-I Block under Contai-Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/001257/2024-2025</t>
   </si>
   <si>
     <t>130/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION (GST : 19AXMPG8403A1ZO)</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr x 3.00 mtr. Size Switch Room cum Chlorin Room (as per Departmental Design and Drawing) without sanitary and water supply arrangements including Plinth Protection at 2nd TW site for Augmentation of Amarshikasba Zone-II and its adjoining moujas PWSS in Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (For Low land)</t>
+  </si>
+  <si>
+    <t>ORD/000845/2023-2024</t>
+  </si>
+  <si>
+    <t>18/TD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1558,87 +1576,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>0.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.75</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>542.54</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>