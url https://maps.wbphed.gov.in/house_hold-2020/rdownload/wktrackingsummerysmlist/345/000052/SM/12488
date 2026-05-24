--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.11</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>15.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.24</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>21.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>36.37</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1261,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>7.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1322,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P10" s="4">
         <v>15.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>81.21</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1440,54 +1440,54 @@
       <c r="I12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>22.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>19.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>87.13</v>
       </c>
       <c r="S12" s="4">
         <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1501,54 +1501,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>372.65</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>254.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>68.39</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1657,54 +1657,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>542.54</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>316.83</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>58.4</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>