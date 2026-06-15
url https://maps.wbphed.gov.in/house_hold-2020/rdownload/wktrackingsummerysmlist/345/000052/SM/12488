--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,68 @@
     <t>16/01/2025</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION (GST : 19AXMPG8403A1ZO)</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr x 3.00 mtr. Size Switch Room cum Chlorin Room (as per Departmental Design and Drawing) without sanitary and water supply arrangements including Plinth Protection at 2nd TW site for Augmentation of Amarshikasba Zone-II and its adjoining moujas PWSS in Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (For Low land)</t>
   </si>
   <si>
     <t>ORD/000845/2023-2024</t>
   </si>
   <si>
     <t>18/TD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
+  </si>
+  <si>
+    <t>Rising main and other allied works Augmentation of Amarshikasba Zone-II W/S Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2023-2024</t>
+  </si>
+  <si>
+    <t>399/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>AURGHA BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,87 +1655,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>3.75</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.68</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>2.41</v>
+      </c>
+      <c r="R16" s="4">
+        <v>31.37</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>550.21</v>
+      </c>
+      <c r="P17" s="8">
+        <v>319.24</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>58.02</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>