--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,267 +113,267 @@
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Amarshikashba Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000322/2022-2023</t>
   </si>
   <si>
     <t>617/TD</t>
   </si>
   <si>
     <t>21/06/2022</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000118/2022-2023</t>
+  </si>
+  <si>
+    <t>1669/TD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Amarshi Kasba Zone-II, Block Potashpur I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001971/2022-2023</t>
+  </si>
+  <si>
+    <t>814/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>S.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising main and other allied works Augmentation of Amarshikasba Zone-II W/S Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2023-2024</t>
+  </si>
+  <si>
+    <t>399/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>AURGHA BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Amarshikasba Zone-II PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>592/TD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (2238 Nos) with construction of R.C.C. Elevated Reservoir of capacity 300cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Amarshikasba Zone-II water Supply Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000750/2022-2023</t>
+  </si>
+  <si>
+    <t>2593/TD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr x3.60mtr. Size Switch Room cum Chlorin Room (as per Departmental Design &amp; Drawing) with sanitary &amp; water supply arrangements including Plinth Protection at 1st TW(Head Work) site for Augmentation of Amarshikasba Zone-II &amp; its adjoining moujas PWSS in Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000291/2023-2024</t>
+  </si>
+  <si>
+    <t>593/TD</t>
+  </si>
+  <si>
+    <t>16/07/2023</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (300 mm X 200mm X 190mm Depth) by utilising Departmental Machineries for Amarshi Kasba W/S Scheme(Z-II,TW-I), Patashpur -I Block under Purba Medinipur District, CDD,P.H.E.Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000483/2022-2023</t>
   </si>
   <si>
     <t>2122/CDD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>MENAKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 190 Mtrs. Depth) by utilising Departmental Machineries for Amarshi Kasba W/S Scheme (Zone-I,T/W-III) , Patashpur-I Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000515/2022-2023</t>
+  </si>
+  <si>
+    <t>2123/CDD</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
   </si>
   <si>
     <t>RTOR000069/2023-2024</t>
   </si>
   <si>
     <t>2645/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Quotation for AMARSIKASBA Water Supply Scheme T/W-I, Zone -II, (Ref. ID-204098661)</t>
   </si>
   <si>
     <t>BILL/02897/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-311</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at Head works site for Augmentation of Amarshikasba Zone-II PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-136.00 mtr.)</t>
-[...41 lines deleted...]
-    <t>27/12/2023</t>
+    <t>Construction of 3.60 mtr x 3.00 mtr. Size Switch Room cum Chlorin Room (as per Departmental Design and Drawing) without sanitary and water supply arrangements including Plinth Protection at 2nd TW site for Augmentation of Amarshikasba Zone-II and its adjoining moujas PWSS in Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur. (For Low land)</t>
+  </si>
+  <si>
+    <t>ORD/000845/2023-2024</t>
+  </si>
+  <si>
+    <t>18/TD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM DEY</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-II, ZONE-II Of AMARSI KASBA W/S Scheme under MMD, PHE, Dte. Block- Potashpur-I, AMARSI C.C.C. Ref. Memo No- 2004607907/QUOT/03 DT. 21-02-2024 Application NO- 2004607907 Application type-New connection Reference Id- 204223198</t>
   </si>
   <si>
     <t>BILL/04384/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-822</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Amarshi Kasba Zone-II, Block Potashpur I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Drum Sheet walling 1.40m. (av.) high on sal-bullah / Eucalyptus bullah pilling with allied works of Amarshi Kasba Zone-II &amp; its adjoining moujas PWSS within Patashpur-I Block under Contai-Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
   </si>
   <si>
     <t>ORD/001257/2024-2025</t>
   </si>
   <si>
     <t>130/CSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION (GST : 19AXMPG8403A1ZO)</t>
-  </si>
-[...34 lines deleted...]
-    <t>AURGHA BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -947,751 +947,751 @@
         <v>4.25</v>
       </c>
       <c r="Q3" s="4">
         <v>3.32</v>
       </c>
       <c r="R3" s="4">
         <v>78.11</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>15.74</v>
+        <v>57.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.47</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>79.24</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>57.23</v>
+        <v>22.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>14.4</v>
+        <v>7.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>31.37</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.28</v>
+        <v>21.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>36.37</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>21.29</v>
+        <v>372.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.74</v>
+        <v>254.87</v>
       </c>
       <c r="R8" s="4">
-        <v>36.37</v>
+        <v>68.39</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>7.26</v>
       </c>
       <c r="Q9" s="4">
         <v>5.78</v>
       </c>
       <c r="R9" s="4">
         <v>79.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>15.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.78</v>
+        <v>12.47</v>
       </c>
       <c r="R10" s="4">
-        <v>81.21</v>
+        <v>79.24</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>3.18</v>
+        <v>15.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.21</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
-        <v>22.8</v>
+        <v>14.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>19.87</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>87.13</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>372.65</v>
+        <v>3.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>254.87</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>68.39</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>0.97</v>
+        <v>3.75</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>3.75</v>
+        <v>3.18</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1699,57 +1699,57 @@
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>7.68</v>
+        <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.41</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>31.37</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>