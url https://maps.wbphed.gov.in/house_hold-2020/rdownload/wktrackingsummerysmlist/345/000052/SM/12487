--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,86 @@
     <t>3322/TD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Construction of 3rd Pump House &amp; Boundary wall of Amarshi Kasba Zone-I &amp; its adjoining moujas PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>1716/TD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (4400 Nos) with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Amarshikasba Zone-I Water Supply Scheme within Patashpur-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>2592/TD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Rising main and other allied works Augmentation of Amarshikasba Zone-I Water Supply Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2023-2024</t>
+  </si>
+  <si>
+    <t>400/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -862,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.28</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1073,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>9.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>40.9</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1098,54 +1134,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>15.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.61</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1409,87 +1445,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>9.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>567.28</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>198.8</v>
+      </c>
+      <c r="R13" s="4">
+        <v>35.04</v>
+      </c>
+      <c r="S13" s="4">
+        <v>70</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.14</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>4.63</v>
+      </c>
+      <c r="R14" s="4">
+        <v>38.17</v>
+      </c>
+      <c r="S14" s="4">
+        <v>75</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>804.43</v>
+      </c>
+      <c r="P15" s="8">
+        <v>225</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>27.97</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>