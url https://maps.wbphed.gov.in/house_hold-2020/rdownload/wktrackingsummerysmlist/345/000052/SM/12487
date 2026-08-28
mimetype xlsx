--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -128,225 +128,225 @@
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2022-2023</t>
   </si>
   <si>
     <t>1668/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of distribution pipe line to accommodate FHTC (4400 Nos) with construction of R.C.C. Elevated Reservoir of capacity 600cum and staging height 20.00 mtr. as per Departmental Drawing with allied works including supply of all labour &amp; materials for Augmentation of Amarshikasba Zone-I Water Supply Scheme within Patashpur-I Block under Contai sub-division of Tamluk Division, P.H.E.Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>2592/TD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>SANKHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Amarshi Kasba Zone-I, Block Potashpur I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001904/2022-2023</t>
+  </si>
+  <si>
+    <t>805/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>RITESH AGARWALL</t>
+  </si>
+  <si>
+    <t>Laying Rising main and other allied works Augmentation of Amarshikasba Zone-I Water Supply Scheme within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2023-2024</t>
+  </si>
+  <si>
+    <t>400/TD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 2nd TW site for Amarshikasba Zone-I PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>M/S SOURAV MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 190 Mtrs. Depth) by utilising Departmental Machineries for Amarshi Kasba W/S Scheme (Zone-II,T/W-II) , Patashpur-I Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>2117/CDD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>2644/TD</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall (as per Departmental Design &amp; Drawing) at 2nd TW site for Amarshikasba Zone-I PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, P.H.E.Dte.Purba Medinipur.(Length-60.00 mtr.)</t>
-[...38 lines deleted...]
-    <t>Midnapore Mechanical</t>
+    <t>Laying of Left-Out portion HDPE Pipe line of Distribution system by HDPE pipes with allied works of Amarshikasba Zone-I PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>3053/TD</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>06/09/2026</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation of Pump House &amp; Boundary Wall and others allied works for 1st Tube well site at Amarshi Kasba Zone-I Water Supply Scheme in Patashpur-I Block within Contai Sub-Division under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2024-2025</t>
+  </si>
+  <si>
+    <t>3322/TD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-III, ZONE- I Of AMARSHI KASBA W/S Scheme under MMD, PHE, Dte. Block- POTASHPUR-I, WBSEDCL SUPPLY OFFICE: AMARSHI C.C.C. Ref. Memo No- 2004775131/QUOT/03 DT. 14-06-2024 Application NO- 2004775131 MEMO NO: AMR/PHE/175 DT.14/06/2024 Application type-New connection Consumer Id- 204330575</t>
   </si>
   <si>
     <t>BILL/01335/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-361</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Amarshi Kasba Zone-I, Block Potashpur I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Construction of 3rd Pump House &amp; Boundary wall of Amarshi Kasba Zone-I &amp; its adjoining moujas PWSS within Patashpur-I Block under Contai Sub-Division of Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000329/2025-2026</t>
   </si>
   <si>
     <t>1716/TD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>09/08/2025</t>
   </si>
   <si>
     <t>GOUTAM DEY</t>
-  </si>
-[...34 lines deleted...]
-    <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -989,621 +989,621 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>27.1</v>
+        <v>567.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>198.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.04</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>9.2</v>
+        <v>12.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.76</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>40.9</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.74</v>
+        <v>12.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.1</v>
+        <v>4.63</v>
       </c>
       <c r="R7" s="4">
-        <v>89.61</v>
+        <v>38.17</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>4.79</v>
+        <v>9.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.9</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>12.63</v>
+        <v>15.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.61</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>48.21</v>
+        <v>27.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>2.76</v>
+        <v>48.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>9.9</v>
+        <v>2.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>567.28</v>
+        <v>4.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>198.8</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>35.04</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>12.14</v>
+        <v>9.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>38.17</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>804.43</v>