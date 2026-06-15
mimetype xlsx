--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,80 @@
     <t>19/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>BASANTA KUMAR MAITY</t>
   </si>
   <si>
     <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Ramnagar Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000638/2022-2023</t>
   </si>
   <si>
     <t>741/TD</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>24/07/2022</t>
   </si>
   <si>
     <t>SANTRA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-II, ZONE-II Of RAMNAGAR W/S Scheme under MMD, PHE, Dte. Block- RAMANAGR-II, WBSEDCL SUPPLY OFFICE: DIGHA C.C.C. Ref. Memo No- 2004923160/QUOT/03 DT. 01-10-2024 Application NO- 2004923160 Application type-New connection Consumer Id- 204414480</t>
+  </si>
+  <si>
+    <t>BILL/03271/2024-2025</t>
+  </si>
+  <si>
+    <t>C122406874783</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>Land development of 2nd T/W Site at Ramnagar Zone-II &amp; Its Adjoining Mouzas water Supply Scheme within Ramnagar-I BLOCK under Digha Sub-Division of Tamluk Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2024-2025</t>
+  </si>
+  <si>
+    <t>905/DSD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>SRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -841,54 +871,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.8</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,54 +1046,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>27.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.97</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1077,54 +1107,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>184.5</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1168,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>20.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.61</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1256,54 +1286,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>476.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>191.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>40.15</v>
       </c>
       <c r="S10" s="4">
         <v>66</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1317,101 +1347,217 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>4.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>54.24</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.88</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.86</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>644.46</v>
+      </c>
+      <c r="P14" s="8">
+        <v>240.96</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>37.39</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>