--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,249 +77,249 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ramnagar (Zone-II) PWSS</t>
+  </si>
+  <si>
+    <t>SM/12486</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R. for different works for providing Functional Household Tap Connection (FHTC) by Augmentation of Ramnagar Water Supply Scheme (Zone-II) under Tamluk Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000638/2022-2023</t>
+  </si>
+  <si>
+    <t>741/TD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>24/07/2022</t>
+  </si>
+  <si>
+    <t>SANTRA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System to accomodate FHTC(2941 Nos), Construction of Boundary Wall,Pump House ,R.C.C. Overhead Reservoir of Capacity 350 Cum and staging height 20 meter for Augmentation of Ramnagar Water Supply Scheme (Zone-II) within Ramnagar-I Block under Tamluk Division in the district of Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000743/2022-2023</t>
+  </si>
+  <si>
+    <t>2532/TD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ramnagar (Zone-II) PWSS, Block Ramnagar II, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001917/2022-2023</t>
+  </si>
+  <si>
+    <t>821/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Augmentation of Ramnagar (Zone-II) PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing drilling crew and other allied works for construction of tube well (300mm x 200mm x 280 Mtrs. Depth) by utilising Departmental Machineries for Ramnagar W/S Scheme (TW-I, Z-II) Ramnagar-I Block under Purba Medinipur District, Central Drilling Division, PHE Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>454/CDD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>02/07/2023</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
-    <t>Tamluk Division</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 280 Mtrs. Depth) by utilising Departmental Machineries for Ramnagar W/S Scheme (Z- II,T/W-II) , Ramnagar-I Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>544/CDD</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel driven motor cab (BS-IV &amp; Above) having contract carriage permit along with driver for the office of the Driller In Charge, CMSD-II(D),CDD P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>227/CMSD-II(D)</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>10/12/2023</t>
+  </si>
+  <si>
+    <t>DILIP KAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000287/2022-2023</t>
   </si>
   <si>
     <t>2640/TD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000237/2022-2023</t>
   </si>
   <si>
     <t>2614/TD</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...53 lines deleted...]
-    <t>22/07/2024</t>
+    <t>Land development of 2nd T/W Site at Ramnagar Zone-II &amp; Its Adjoining Mouzas water Supply Scheme within Ramnagar-I BLOCK under Digha Sub-Division of Tamluk Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2024-2025</t>
+  </si>
+  <si>
+    <t>905/DSD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>SRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Ramnagar W/S scheme T/W-I, Zone-II Application-2004536109 Ref.-204168170</t>
   </si>
   <si>
     <t>BILL/03289/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-541</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying of Distribution System to accomodate FHTC(2941 Nos), Construction of Boundary Wall,Pump House ,R.C.C. Overhead Reservoir of Capacity 350 Cum and staging height 20 meter for Augmentation of Ramnagar Water Supply Scheme (Zone-II) within Ramnagar-I Block under Tamluk Division in the district of Purba Medinipur.</t>
-[...37 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service connection at T/W NO-II, ZONE-II Of RAMNAGAR W/S Scheme under MMD, PHE, Dte. Block- RAMANAGR-II, WBSEDCL SUPPLY OFFICE: DIGHA C.C.C. Ref. Memo No- 2004923160/QUOT/03 DT. 01-10-2024 Application NO- 2004923160 Application type-New connection Consumer Id- 204414480</t>
   </si>
   <si>
     <t>BILL/03271/2024-2025</t>
   </si>
   <si>
     <t>C122406874783</t>
   </si>
   <si>
     <t>06/12/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -868,652 +868,652 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.47</v>
+        <v>4.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.54</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>80.8</v>
+        <v>54.24</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.12</v>
+        <v>476.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>191.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.15</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>65.04</v>
+        <v>27.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.97</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>27.17</v>
+        <v>20.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.76</v>
+        <v>16.54</v>
       </c>
       <c r="R6" s="4">
-        <v>46.97</v>
+        <v>80.8</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.29</v>
+        <v>20.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.53</v>
+        <v>17.32</v>
       </c>
       <c r="R7" s="4">
-        <v>184.5</v>
+        <v>84.61</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>20.47</v>
+        <v>0.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.32</v>
+        <v>0.53</v>
       </c>
       <c r="R8" s="4">
-        <v>84.61</v>
+        <v>184.5</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>5.06</v>
+        <v>18.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>476.59</v>
+        <v>65.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>191.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>40.15</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.52</v>
+        <v>2.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>54.24</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>3.88</v>
+        <v>5.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.86</v>
+        <v>3.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>644.46</v>