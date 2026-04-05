--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -290,102 +290,102 @@
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>DEBABRATA DAS</t>
   </si>
   <si>
     <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-VIII)</t>
   </si>
   <si>
     <t>ORD/000148/2023-2024</t>
   </si>
   <si>
     <t>275/TD</t>
   </si>
   <si>
     <t>Laying distribution pipe line &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-III)</t>
   </si>
   <si>
     <t>ORD/000134/2023-2024</t>
   </si>
   <si>
     <t>271/TD</t>
   </si>
   <si>
-    <t>14/06/2025</t>
+    <t>13/08/2025</t>
   </si>
   <si>
     <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for TIKASHI and ADJOINING MOUJAS, Block - Khejuri I, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/000090/2023-2024</t>
   </si>
   <si>
     <t>1266/W/MMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-IX)</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>1007/TD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>Pump House , Rising main, Head work site, Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-II)</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>537/TD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
-    <t>31/07/2023</t>
+    <t>24/03/2026</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-IV)</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>509/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>25/06/2023</t>
   </si>
   <si>
     <t>B M ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>