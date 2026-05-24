--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -290,123 +290,141 @@
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>DEBABRATA DAS</t>
   </si>
   <si>
     <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-VIII)</t>
   </si>
   <si>
     <t>ORD/000148/2023-2024</t>
   </si>
   <si>
     <t>275/TD</t>
   </si>
   <si>
     <t>Laying distribution pipe line &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-III)</t>
   </si>
   <si>
     <t>ORD/000134/2023-2024</t>
   </si>
   <si>
     <t>271/TD</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>12/10/2025</t>
   </si>
   <si>
     <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for TIKASHI and ADJOINING MOUJAS, Block - Khejuri I, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-IX)</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>1007/TD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>Pump House , Rising main, Head work site, Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-II)</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>537/TD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-IV)</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>509/TD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>25/06/2023</t>
   </si>
   <si>
     <t>B M ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Trial boring of 100 mm x 50 mm dia x 280 mtr (av.) depth Tube well &amp; sinking upto 200 mtr. depth with PVC pipes including cost of all materials for Tikashi PWSS ( 2nd TW Site) under Contai Sub Division of Tamluk Division, PHE Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2024-2025</t>
+  </si>
+  <si>
+    <t>2383/TD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>10/08/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Balance portion of dismantling, cement concrete and construction of sluice valve including supply of 100 mm dia GI pipe for laying of Distribution pipe line by HDPE pipes with allied works of TIKASHI- PWSS in Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-VIII)</t>
+  </si>
+  <si>
+    <t>ORD/000460/2024-2025</t>
+  </si>
+  <si>
+    <t>2444/CSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>ROZE SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -960,54 +978,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>15.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.61</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1023,54 +1041,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>15.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.93</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1202,54 +1220,54 @@
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>0.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1442,54 +1460,54 @@
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>61.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>41.07</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>66.77</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1505,54 +1523,54 @@
       <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>38.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.31</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>61.2</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1568,54 +1586,54 @@
       <c r="I13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>10.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>72.78</v>
       </c>
       <c r="S13" s="4">
         <v>74</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1631,54 +1649,54 @@
       <c r="I14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P14" s="4">
         <v>46.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>39.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>84.78</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1694,183 +1712,183 @@
       <c r="I15" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>97.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>56.76</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>58.4</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
-        <v>25.14</v>
+        <v>14.02</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>70.87</v>
       </c>
       <c r="S16" s="4">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>14.02</v>
+        <v>139.39</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>111.43</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>79.94</v>
       </c>
       <c r="S17" s="4">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
@@ -1880,60 +1898,60 @@
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>139.39</v>
+        <v>81.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>40.93</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>50.07</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
@@ -1943,104 +1961,167 @@
       <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>81.75</v>
+        <v>2.16</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>94.09</v>
       </c>
       <c r="S19" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B20" s="7"/>
-[...15 lines deleted...]
-      <c r="P20" s="8">
+      <c r="I20" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q20" s="4">
         <v>0</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="R20" s="4">
         <v>0</v>
       </c>
-      <c r="R20" s="8"/>
-      <c r="S20" s="8"/>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>590.14</v>
+      </c>
+      <c r="P21" s="8">
+        <v>358.3</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>60.71</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>