--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,50 +381,86 @@
     <t>26/07/2024</t>
   </si>
   <si>
     <t>10/08/2024</t>
   </si>
   <si>
     <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Balance portion of dismantling, cement concrete and construction of sluice valve including supply of 100 mm dia GI pipe for laying of Distribution pipe line by HDPE pipes with allied works of TIKASHI- PWSS in Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-VIII)</t>
   </si>
   <si>
     <t>ORD/000460/2024-2025</t>
   </si>
   <si>
     <t>2444/CSD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>ROZE SEKH</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for TIKASHI and ADJOINING MOUJAS, Block - Khejuri I, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>1266/W/MMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>Pump House,350 cum OHR (Intze type with pile foundation), Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-I)</t>
+  </si>
+  <si>
+    <t>ORD/000385/2023-2024</t>
+  </si>
+  <si>
+    <t>1043/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,51 +849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2041,87 +2077,213 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P20" s="4">
         <v>0.94</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P21" s="4">
+        <v>25.14</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>22.33</v>
+      </c>
+      <c r="R21" s="4">
+        <v>88.82</v>
+      </c>
+      <c r="S21" s="4">
+        <v>88</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P22" s="4">
+        <v>245.15</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>134.79</v>
+      </c>
+      <c r="R22" s="4">
+        <v>54.98</v>
+      </c>
+      <c r="S22" s="4">
+        <v>85</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>860.43</v>
+      </c>
+      <c r="P23" s="8">
+        <v>515.42</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>59.9</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>