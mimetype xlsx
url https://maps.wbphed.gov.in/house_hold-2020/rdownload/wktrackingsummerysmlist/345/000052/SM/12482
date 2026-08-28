--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,387 +80,387 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Khejuri-I</t>
   </si>
   <si>
+    <t>Tamluk Division</t>
+  </si>
+  <si>
+    <t>TIKASHI PWSS at Khejuri-I Block in Tamluk Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12482</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-V)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000144/2023-2024</t>
+  </si>
+  <si>
+    <t>272/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>MRINAL KANTI PRADHAN</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-VI)</t>
+  </si>
+  <si>
+    <t>ORD/000146/2023-2024</t>
+  </si>
+  <si>
+    <t>273/TD</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>PARIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-VII)</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>274/TD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>DEBABRATA DAS</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-VIII)</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>275/TD</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-III)</t>
+  </si>
+  <si>
+    <t>ORD/000134/2023-2024</t>
+  </si>
+  <si>
+    <t>271/TD</t>
+  </si>
+  <si>
+    <t>12/10/2025</t>
+  </si>
+  <si>
+    <t>ALPHA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for TIKASHI and ADJOINING MOUJAS, Block - Khejuri I, District - Purba Medinipurunder JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>1266/W/MMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-IX)</t>
+  </si>
+  <si>
+    <t>ORD/000383/2023-2024</t>
+  </si>
+  <si>
+    <t>1007/TD</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>Pump House,350 cum OHR (Intze type with pile foundation), Laying distribution pipe line, Boundary Wall, Soil investigation &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-I)</t>
+  </si>
+  <si>
+    <t>ORD/000385/2023-2024</t>
+  </si>
+  <si>
+    <t>1043/TD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>TAPAS SANTRA</t>
+  </si>
+  <si>
+    <t>Pump House , Rising main, Head work site, Laying distribution pipe line, Boundary Wall, &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-II)</t>
+  </si>
+  <si>
+    <t>ORD/000257/2023-2024</t>
+  </si>
+  <si>
+    <t>537/TD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>GIRI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line &amp; Accommodate FHTC under JJM with allied work for TIKASHI- PWSS in Khejuri-I Block within Contai Sub-Division under Tamluk Division, PHE Dte. East Medinipur. (PART-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>509/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>25/06/2023</t>
+  </si>
+  <si>
+    <t>B M ENTERPRISE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>TIKASHI PWSS at Khejuri-I Block in Tamluk Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250 mm X 150mm X 280mm Depth) by utilising Departmental Machineries for Tikashi W/S Scheme(TW-I), Khejuri-I Block under Purba Medinipur District, CDD,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>850/CDD</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Providing Drilling crew and other allied works for construction of Tube well (250mm x 150mm x 280 mtrs. Depth) by utilising Departmental machineries for Tikashi W/S Scheme (TW-III), Khejuri-I block under Purba Midnapore District, CDD PHE Dte.</t>
   </si>
   <si>
-    <t>Driller In Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>21/CDD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
-    <t>04/05/2023</t>
-[...23 lines deleted...]
-    <t>Tamluk Division</t>
+    <t>Instalation of display Board at different work site of Tikashi &amp; Adjoining Moujas New PWSS in Khejuri-I Block within Contai Sub- Division of Tamluk Division, PHE Dte. Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/001175/2023-2024</t>
+  </si>
+  <si>
+    <t>2330/CSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. NEW DINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000337/2022-2023</t>
   </si>
   <si>
     <t>2978/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Electric Quotation for TIKASHI Water Supply Scheme T/W-I, (Ref. ID-204134790)</t>
+  </si>
+  <si>
+    <t>BILL/03185/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-440</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for TIKASHI, Water Supply Scheme T/W-II, (Ref. ID-204049560)</t>
   </si>
   <si>
     <t>BILL/01681/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-161</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...20 lines deleted...]
-    <t>M/S. NEW DINDA ENTERPRISE</t>
+    <t>Trial boring of 100 mm x 50 mm dia x 280 mtr (av.) depth Tube well &amp; sinking upto 200 mtr. depth with PVC pipes including cost of all materials for Tikashi PWSS ( 2nd TW Site) under Contai Sub Division of Tamluk Division, PHE Dte. within Purba Medinipur District.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2024-2025</t>
+  </si>
+  <si>
+    <t>2383/TD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>10/08/2024</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Balance portion of dismantling, cement concrete and construction of sluice valve including supply of 100 mm dia GI pipe for laying of Distribution pipe line by HDPE pipes with allied works of TIKASHI- PWSS in Khejuri-I Block under Contai Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur district. (Part-VIII)</t>
+  </si>
+  <si>
+    <t>ORD/000460/2024-2025</t>
+  </si>
+  <si>
+    <t>2444/CSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>ROZE SEKH</t>
   </si>
   <si>
     <t>RTOR000065/2024-2025</t>
   </si>
   <si>
     <t>2979/TD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>Electric Quotation for TIKASHI Water Supply Scheme T/W-I, (Ref. ID-204134790)</t>
-[...10 lines deleted...]
-  <si>
     <t>Additional quotation for Tkashi w/s swcheme PH I at Khejuri I Block in the District of Purba Medinipur under MMD PHE Dte. (Application ID 100000100192 Dated 12.02.2024 Ref ID 860292212)</t>
   </si>
   <si>
     <t>BILL/03783/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-715</t>
   </si>
   <si>
     <t>20/02/2024</t>
-  </si>
-[...193 lines deleted...]
-    <t>TAPAS SANTRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1011,1235 +1011,1235 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.48</v>
+        <v>61.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>12.17</v>
+        <v>41.07</v>
       </c>
       <c r="R3" s="4">
-        <v>78.61</v>
+        <v>66.77</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>15.71</v>
+        <v>38.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.88</v>
+        <v>23.31</v>
       </c>
       <c r="R4" s="4">
-        <v>81.93</v>
+        <v>61.2</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>42.38</v>
+        <v>10.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>2.41</v>
+        <v>46.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>39.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.78</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>0.21</v>
+        <v>97.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.21</v>
+        <v>56.76</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>58.4</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>15.26</v>
+        <v>25.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.82</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>5.13</v>
+        <v>14.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>70.87</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>245.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>134.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>54.98</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>61.5</v>
+        <v>139.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>41.07</v>
+        <v>111.43</v>
       </c>
       <c r="R11" s="4">
-        <v>66.77</v>
+        <v>79.94</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>38.1</v>
+        <v>81.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>23.31</v>
+        <v>40.93</v>
       </c>
       <c r="R12" s="4">
-        <v>61.2</v>
+        <v>50.07</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>10.89</v>
+        <v>15.71</v>
       </c>
       <c r="Q13" s="4">
-        <v>7.92</v>
+        <v>12.88</v>
       </c>
       <c r="R13" s="4">
-        <v>72.78</v>
+        <v>81.93</v>
       </c>
       <c r="S13" s="4">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="P14" s="4">
-        <v>46.77</v>
+        <v>15.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>39.65</v>
+        <v>12.17</v>
       </c>
       <c r="R14" s="4">
-        <v>84.78</v>
+        <v>78.61</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>97.2</v>
+        <v>0.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>56.76</v>
+        <v>0.21</v>
       </c>
       <c r="R15" s="4">
-        <v>58.4</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>14.02</v>
+        <v>42.38</v>
       </c>
       <c r="Q16" s="4">
-        <v>9.94</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>70.87</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>139.39</v>
+        <v>5.13</v>
       </c>
       <c r="Q17" s="4">
-        <v>111.43</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>79.94</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>81.75</v>
+        <v>2.41</v>
       </c>
       <c r="Q18" s="4">
-        <v>40.93</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>50.07</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>2.16</v>
       </c>
       <c r="Q19" s="4">
         <v>2.03</v>
       </c>
       <c r="R19" s="4">
         <v>94.09</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="P20" s="4">
         <v>0.94</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="P21" s="4">
-        <v>25.14</v>
+        <v>15.26</v>
       </c>
       <c r="Q21" s="4">
-        <v>22.33</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>88.82</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>134</v>
+        <v>111</v>
       </c>
       <c r="P22" s="4">
-        <v>245.15</v>
+        <v>0.84</v>
       </c>
       <c r="Q22" s="4">
-        <v>134.79</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>54.98</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>860.43</v>