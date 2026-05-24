--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -881,54 +881,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>401.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>256.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.9</v>
       </c>
       <c r="S4" s="4">
         <v>63</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -944,54 +944,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>12.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.67</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1247,88 +1247,88 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>22.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.13</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.66</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>522.64</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>288.22</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>55.15</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>