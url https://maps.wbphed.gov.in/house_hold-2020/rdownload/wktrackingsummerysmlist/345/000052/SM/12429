--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,183 +92,183 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Ramnagar-I</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>BAGMARI AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12429</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall soil investigation, 200 Cum Capacity OHR ( Intze type with pile foundatio ) &amp; Accommodate FHTC ( 1230 Nos) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for Bagmari &amp; Its Adjoining Mouzas Water Supply Scheme within Ramnagar-I Block under Digha Sub-Division of Tamluk Division , PHED , Purba Medinipur</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>294/TD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR MAITY</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for BAGMARI and ADJOINING MOUJAS, Block ¿ Ramnagar I, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001687/2022-2023</t>
+  </si>
+  <si>
+    <t>560/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>M/S B.M. ELECTRICAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000267/2022-2023</t>
   </si>
   <si>
     <t>2700/TD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Tube Well, Laying distribution pipe line, Pump House, Boundary Wall soil investigation, 200 Cum Capacity OHR ( Intze type with pile foundatio ) &amp; Accommodate FHTC ( 1230 Nos) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for Bagmari &amp; Its Adjoining Mouzas Water Supply Scheme within Ramnagar-I Block under Digha Sub-Division of Tamluk Division , PHED , Purba Medinipur</t>
-[...20 lines deleted...]
-    <t>BASANTA KUMAR MAITY</t>
+    <t>Electric Quotation for BAGMARI (RAMNAGAR-I) Water Supply Scheme T/W-I, (Ref. ID-204134070)</t>
+  </si>
+  <si>
+    <t>BILL/03001/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-358</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric Quotation for BAGMARI (RAMNAGAR-I) Water Supply Scheme T/W-II, (Ref. ID-204143154)</t>
+  </si>
+  <si>
+    <t>BILL/03055/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-376</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150mm dia Tube well of 210 mtr deep tubewell Drilling by Direct Rotary method with 150 dia.uPVC. Strainer of 30m.length all complete including cost of materials for Replacement of 2nd Tubewell at Bagmari &amp; its adjoining mouzas Water Supply Scheme within Egra- I Block under Digha Sub-Division of Tamluk Division, PHE Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000116/2024-2025</t>
   </si>
   <si>
     <t>1913/TD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>MAITY CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>79/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...28 lines deleted...]
-  <si>
     <t>Laying of balance distribution pipe line to provide Balance FHTC with allied works for Bagmari &amp; Its Adjoining Mouzas Water Supply Scheme within Ramnagar-I Block under Digha Sub-Division of Tamluk Division , PHE Dte, Purba Medinipur</t>
   </si>
   <si>
     <t>ORD/000596/2024-2025</t>
   </si>
   <si>
     <t>568/TD</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
-    <t>08/04/2025</t>
-[...23 lines deleted...]
-    <t>M/S B.M. ELECTRICAL</t>
+    <t>21/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,507 +797,507 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>46.45</v>
+        <v>401.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>256.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>401.59</v>
+        <v>22.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>256.63</v>
+        <v>21.13</v>
       </c>
       <c r="R4" s="4">
-        <v>63.9</v>
+        <v>92.66</v>
       </c>
       <c r="S4" s="4">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.06</v>
+        <v>46.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.45</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>86.67</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>7.58</v>
+        <v>4.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.02</v>
+        <v>4.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.91</v>
+        <v>12.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.67</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>23.23</v>
+        <v>7.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>22.81</v>
+        <v>23.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.13</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>92.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>522.64</v>