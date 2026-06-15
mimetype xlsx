--- v0 (2025-12-15)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,62 @@
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Sinking of Big dia Tube Well, Laying distribution System, Construction of Pump House, Construction of Boundary Wall, Soil investigation, R.C.C. Elevated Reservoir of capacity 200cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation), Accommodate FHTC (1656 nos) &amp; Two years Operation &amp; Maintenance with allied works under JJM for Dwarikapur &amp; It's Adjoining Moujas PWSS in Bhagwanpur-I Block including supply of all labour &amp; materials within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>128/TD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service connection at T/W NO-I Of DWARIKAPUR W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL C.C.C. : BHAGWANPUR C.C.C. Ref. Memo No- 2005232943/QUOT/03 DT. 21-05-2025 Application NO- 2005232943 Application type-New connection CONSUMER ID: 204628898</t>
+  </si>
+  <si>
+    <t>BILL/01392/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -957,87 +969,144 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>407.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>7.77</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>461.75</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>