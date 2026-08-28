--- v1 (2026-06-15)
+++ v2 (2026-08-28)
@@ -119,96 +119,96 @@
   <si>
     <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
   </si>
   <si>
     <t>Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
   </si>
   <si>
     <t>ORD/001408/2022-2023</t>
   </si>
   <si>
     <t>2419/W/MMD</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>BOSE &amp; CHATTERJEE INDUSTRIES</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
+    <t>Sinking of Big dia Tube Well, Laying distribution System, Construction of Pump House, Construction of Boundary Wall, Soil investigation, R.C.C. Elevated Reservoir of capacity 200cum and staging height 20.00 mtr. as per Departmental Drawing (Intze type with pile foundation), Accommodate FHTC (1656 nos) &amp; Two years Operation &amp; Maintenance with allied works under JJM for Dwarikapur &amp; It's Adjoining Moujas PWSS in Bhagwanpur-I Block including supply of all labour &amp; materials within Contai Sub-Division under Tamluk Division, PHE Dte, Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Headquaters</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000075/2023-2024</t>
+  </si>
+  <si>
+    <t>128/TD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000194/2022-2023</t>
   </si>
   <si>
     <t>2386/TD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000131/2023-2024</t>
   </si>
   <si>
     <t>85/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>BANDHAB ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Quotation Bill for New Service connection at T/W NO-I Of DWARIKAPUR W/S Scheme under MMD, PHE, Dte. Block- BHAGWANPUR-I, WBSEDCL C.C.C. : BHAGWANPUR C.C.C. Ref. Memo No- 2005232943/QUOT/03 DT. 21-05-2025 Application NO- 2005232943 Application type-New connection CONSUMER ID: 204628898</t>
   </si>
   <si>
     <t>BILL/01392/2025-2026</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -812,191 +812,191 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>13.74</v>
+        <v>407.28</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.2</v>
+        <v>13.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>407.28</v>
+        <v>10.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>