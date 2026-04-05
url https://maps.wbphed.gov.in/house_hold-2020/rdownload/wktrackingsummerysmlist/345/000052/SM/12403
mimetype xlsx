--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>ORD/000880/2022-2023</t>
   </si>
   <si>
     <t>3216/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/05/2023</t>
   </si>
   <si>
     <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iii))</t>
   </si>
   <si>
     <t>ORD/000883/2022-2023</t>
   </si>
   <si>
     <t>3240/TD</t>
   </si>
   <si>
-    <t>05/12/2025</t>
+    <t>05/03/2026</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (200 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
   </si>
   <si>
     <t>ORD/000878/2022-2023</t>
   </si>
   <si>
     <t>3214/TD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iv))</t>
   </si>
   <si>
     <t>ORD/000255/2023-2024</t>
   </si>
@@ -360,50 +360,74 @@
     <t>ORD/000459/2024-2025</t>
   </si>
   <si>
     <t>3705/TD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (280 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-F)</t>
   </si>
   <si>
     <t>ORD/000877/2022-2023</t>
   </si>
   <si>
     <t>3213/TD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>SK MAIDUL ISLAM</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 280 Mtrs. Depth) by utilizing Departmental Machineries for Kanchanpur W/S Scheme (T/W-I &amp; II), Mahisadal Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>1389/CDD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1963,87 +1987,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>39.57</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P20" s="4">
+        <v>31.41</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>485.7</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>