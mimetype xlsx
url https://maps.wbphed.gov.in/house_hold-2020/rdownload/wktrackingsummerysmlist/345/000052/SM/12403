--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,111 +131,96 @@
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(ii))</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000882/2022-2023</t>
   </si>
   <si>
     <t>3239/TD</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>MAHAPRABHU ENTERPRISE</t>
   </si>
   <si>
-    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
-[...5 lines deleted...]
-    <t>3216/TD</t>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iii))</t>
+  </si>
+  <si>
+    <t>ORD/000883/2022-2023</t>
+  </si>
+  <si>
+    <t>3240/TD</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (200 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000878/2022-2023</t>
+  </si>
+  <si>
+    <t>3214/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
-    <t>13/05/2023</t>
-[...11 lines deleted...]
-    <t>3240/TD</t>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>G. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iv))</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>521/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
   </si>
   <si>
     <t>05/03/2026</t>
-  </si>
-[...31 lines deleted...]
-    <t>06/09/2025</t>
   </si>
   <si>
     <t>PRASANTA MONDAL</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C(ii))</t>
   </si>
   <si>
     <t>ORD/000348/2023-2024</t>
   </si>
   <si>
     <t>877/TD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>TARUN KHATUA</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (115 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(i))</t>
   </si>
@@ -816,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1040,1097 +1025,1034 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20.46</v>
       </c>
       <c r="S4" s="4">
         <v>21</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>64.69</v>
+        <v>9.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.16</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>9.69</v>
+        <v>34.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>26.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.22</v>
       </c>
       <c r="S6" s="4">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>34.87</v>
+        <v>8.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.16</v>
       </c>
       <c r="S7" s="4">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.09</v>
+        <v>28.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>27.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>28.18</v>
+        <v>9.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.91</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>9.62</v>
+        <v>11.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>91.3</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>11.03</v>
+        <v>8.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="P12" s="4">
-        <v>8.88</v>
+        <v>10.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>10.5</v>
+        <v>5.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>5.06</v>
+        <v>3.82</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>3.82</v>
+        <v>23.7</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.15</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>47.04</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>23.7</v>
+        <v>139.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="P17" s="4">
-        <v>139.46</v>
+        <v>17.55</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>17.55</v>
+        <v>39.57</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>25.63</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>64.78</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>39.57</v>
+        <v>31.41</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>39.39</v>
       </c>
       <c r="S19" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...29 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="A20" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>421.01</v>
+      </c>
+      <c r="P20" s="8">
+        <v>142.03</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>33.74</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>