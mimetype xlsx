--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>ORD/000882/2022-2023</t>
   </si>
   <si>
     <t>3239/TD</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>MAHAPRABHU ENTERPRISE</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iii))</t>
   </si>
   <si>
     <t>ORD/000883/2022-2023</t>
   </si>
   <si>
     <t>3240/TD</t>
   </si>
   <si>
-    <t>19/04/2026</t>
+    <t>03/06/2026</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (200 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
   </si>
   <si>
     <t>ORD/000878/2022-2023</t>
   </si>
   <si>
     <t>3214/TD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iv))</t>
   </si>
@@ -369,50 +369,65 @@
     <t>SK MAIDUL ISLAM</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 280 Mtrs. Depth) by utilizing Departmental Machineries for Kanchanpur W/S Scheme (T/W-I &amp; II), Mahisadal Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000107/2023-2024</t>
   </si>
   <si>
     <t>1389/CDD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000880/2022-2023</t>
+  </si>
+  <si>
+    <t>3216/TD</t>
+  </si>
+  <si>
+    <t>13/05/2023</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1972,87 +1987,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>31.41</v>
       </c>
       <c r="Q19" s="4">
         <v>12.37</v>
       </c>
       <c r="R19" s="4">
         <v>39.39</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P20" s="4">
+        <v>64.69</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>39.91</v>
+      </c>
+      <c r="R20" s="4">
+        <v>61.69</v>
+      </c>
+      <c r="S20" s="4">
+        <v>50</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>485.7</v>
+      </c>
+      <c r="P21" s="8">
+        <v>181.94</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>37.46</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>