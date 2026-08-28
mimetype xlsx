--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,342 +92,342 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA MEDINIPUR</t>
   </si>
   <si>
     <t>Mahisadal</t>
   </si>
   <si>
     <t>Tamluk Division</t>
   </si>
   <si>
     <t>KANCHANPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12403</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(ii))</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000882/2022-2023</t>
+  </si>
+  <si>
+    <t>3239/TD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>29/04/2023</t>
+  </si>
+  <si>
+    <t>MAHAPRABHU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Rising main, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000880/2022-2023</t>
+  </si>
+  <si>
+    <t>3216/TD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>13/05/2023</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iii))</t>
+  </si>
+  <si>
+    <t>ORD/000883/2022-2023</t>
+  </si>
+  <si>
+    <t>3240/TD</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (200 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000878/2022-2023</t>
+  </si>
+  <si>
+    <t>3214/TD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>G. S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Piped Water Supply Scheme for KANCHANPUR and ADJOINING MOUJAS, Block ¿ Mahishadal, District - Purba Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Krishanu Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001583/2022-2023</t>
+  </si>
+  <si>
+    <t>466/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(iv))</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>521/TD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>PRASANTA MONDAL</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC work and Construction of R.C.C. Over Head Reservoir of capacity 300 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000414/2023-2024</t>
+  </si>
+  <si>
+    <t>1099/TD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MAA ANANDAMAYEE</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (100 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C(ii))</t>
+  </si>
+  <si>
+    <t>ORD/000348/2023-2024</t>
+  </si>
+  <si>
+    <t>877/TD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>TARUN KHATUA</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-C(i))</t>
+  </si>
+  <si>
+    <t>ORD/000347/2023-2024</t>
+  </si>
+  <si>
+    <t>876/TD</t>
+  </si>
+  <si>
+    <t>16/07/2023</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Laying of Distribution pipe line and FHTC (280 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur. (Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000877/2022-2023</t>
+  </si>
+  <si>
+    <t>3213/TD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>SK MAIDUL ISLAM</t>
+  </si>
+  <si>
+    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC (115 nos.) work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(i))</t>
+  </si>
+  <si>
+    <t>ORD/000881/2022-2023</t>
+  </si>
+  <si>
+    <t>3238/TD</t>
+  </si>
+  <si>
+    <t>PRAGATI ENGINEER'S CO-OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other allied works for construction of Tube Well (250mm X150mm X 280 Mtrs. Depth) by utilizing Departmental Machineries for Kanchanpur W/S Scheme (T/W-I &amp; II), Mahisadal Block under Purba Medinipur District, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>1389/CDD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000329/2022-2023</t>
   </si>
   <si>
     <t>2987/TD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Ground water based Kanchanpur Water Supply Scheme by providing Construction of Pump House, Boundary Wall, Laying of Distribution pipe line and FHTC work within Mahishadal Dev. Block under Haldia Sub Division of Tamluk Division, PHE Dte. Purba Medinipur.(Part-E(ii))</t>
-[...113 lines deleted...]
-    <t>16/07/2023</t>
+    <t>Construction of Retaining wall, Approach road &amp; Earth filling Work in Head work site of Kanchanpur Water Supply Scheme under Haldia Sub-Division of Tamluk Division, P.H.E. Dte.(length of Retaining wall-120mtr) &amp; (length of Approach road- 60 mtr).</t>
+  </si>
+  <si>
+    <t>ORD/000459/2024-2025</t>
+  </si>
+  <si>
+    <t>3705/TD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
   </si>
   <si>
     <t>"G.I pipe column with M.S. Structure for laying of HDPE pipe line with Casing at Kanchanpur Water Supply Scheme under Haldia Sub- Division of Tamluk Division, PHE Dte. " (Total Length= 60.00 mtr, {i) NP-21 to 27= 30.00 mtr + ii) NP-44 to 50= 30.00 mtr .}</t>
   </si>
   <si>
     <t>ORD/001200/2023-2024</t>
   </si>
   <si>
     <t>727/TD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>115/TD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for Kanchanpur w/s scheme PH I in the Purba Medinipur under MMD PHE Dte.(Ref ID 204216166, App No 2004599555)</t>
   </si>
   <si>
     <t>BILL/04143/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-755</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Kanchanpur w/s scheme PH II in the Purba Medinipur under MMD PHE Dte.(Ref ID 204216165, App No 2004599558)</t>
   </si>
   <si>
     <t>BILL/04142/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-756</t>
-  </si>
-[...109 lines deleted...]
-    <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,1137 +956,1137 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.7</v>
+        <v>9.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.86</v>
+        <v>64.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.02</v>
+        <v>39.91</v>
       </c>
       <c r="R4" s="4">
-        <v>20.46</v>
+        <v>61.69</v>
       </c>
       <c r="S4" s="4">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>9.69</v>
       </c>
       <c r="Q5" s="4">
         <v>4.86</v>
       </c>
       <c r="R5" s="4">
         <v>50.16</v>
       </c>
       <c r="S5" s="4">
         <v>43</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>34.87</v>
       </c>
       <c r="Q6" s="4">
         <v>26.93</v>
       </c>
       <c r="R6" s="4">
         <v>77.22</v>
       </c>
       <c r="S6" s="4">
         <v>79</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>8.09</v>
+        <v>23.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.41</v>
+        <v>11.15</v>
       </c>
       <c r="R7" s="4">
-        <v>42.16</v>
+        <v>47.04</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>28.18</v>
+        <v>8.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>27.54</v>
+        <v>3.41</v>
       </c>
       <c r="R8" s="4">
-        <v>97.73</v>
+        <v>42.16</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>9.62</v>
+        <v>139.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.32</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>96.91</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>11.03</v>
+        <v>28.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.07</v>
+        <v>27.54</v>
       </c>
       <c r="R10" s="4">
-        <v>91.3</v>
+        <v>97.73</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>8.88</v>
+        <v>11.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.71</v>
+        <v>10.07</v>
       </c>
       <c r="R11" s="4">
-        <v>98.15</v>
+        <v>91.3</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>10.5</v>
+        <v>39.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>25.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.78</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>5.06</v>
+        <v>9.62</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.32</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.91</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>3.82</v>
+        <v>31.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>39.39</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>23.7</v>
+        <v>29.7</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.15</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>47.04</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>139.46</v>
+        <v>17.55</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="P17" s="4">
-        <v>17.55</v>
+        <v>8.88</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>39.57</v>
+        <v>10.5</v>
       </c>
       <c r="Q18" s="4">
-        <v>25.63</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>64.78</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>31.41</v>
+        <v>5.06</v>
       </c>
       <c r="Q19" s="4">
-        <v>12.37</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>39.39</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>64.69</v>
+        <v>3.82</v>
       </c>
       <c r="Q20" s="4">
-        <v>39.91</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>61.69</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>485.7</v>