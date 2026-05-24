--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,68 +393,50 @@
     <t>05/10/2024</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>DEBANANDA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Pump House &amp; Boundary Wall and others allied works for 1st Tube well site under Contai Saline Area Zone-I (Phase-A) Water Supply Scheme ( Augmentation) in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte. (For Low Land)</t>
   </si>
   <si>
     <t>ORD/000294/2024-2025</t>
   </si>
   <si>
     <t>3063/TD</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>GUCHHAIT ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Dismantling chlorinator room &amp; Staff quater at Head Work Site/ Reserver site of Contai S.A. Zone I (Phase B) PWSS under Contai Sub Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>3035/TD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -861,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1024,54 +1006,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>72.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="S3" s="4">
         <v>63</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1181,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>439.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>171.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.03</v>
       </c>
       <c r="S6" s="4">
         <v>42</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1500,54 +1482,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>1.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1561,54 +1543,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>2.31</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2078,54 +2060,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P21" s="4">
         <v>180.42</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>14.77</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>8.19</v>
       </c>
       <c r="S21" s="4">
         <v>45</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2250,161 +2232,104 @@
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P24" s="4">
-        <v>10.08</v>
+        <v>3.53</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="3">
-[...18 lines deleted...]
-      <c r="H25" s="13" t="s">
+      <c r="A25" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="I25" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1106.16</v>
+      </c>
+      <c r="P25" s="8">
+        <v>205.22</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>18.55</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>