--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,68 @@
     <t>19/09/2024</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>GUCHHAIT ENTERPRISE</t>
   </si>
   <si>
     <t>Dismantling chlorinator room &amp; Staff quater at Head Work Site/ Reserver site of Contai S.A. Zone I (Phase B) PWSS under Contai Sub Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>3035/TD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>SUBHENDU HAZRA</t>
+  </si>
+  <si>
+    <t>Construction Boundary Wall &amp; Repairing and renovation of Pump House and others allied works for 2nd Tube well site under Contai Saline Area Zone-I (Phase-B) Water Supply scheme ( Augmentation) in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte. (For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000241/2024-2025</t>
+  </si>
+  <si>
+    <t>2680/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2249,87 +2267,148 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P24" s="4">
         <v>3.53</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P25" s="4">
+        <v>10.08</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1116.23</v>
+      </c>
+      <c r="P26" s="8">
+        <v>205.22</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>18.38</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>