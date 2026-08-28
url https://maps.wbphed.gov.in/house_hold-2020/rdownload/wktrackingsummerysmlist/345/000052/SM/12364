--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -128,351 +128,351 @@
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>B. K. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2022-2023</t>
   </si>
   <si>
     <t>1661/TD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 250 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Contai Saline Area Zone-I (Phase - B) Water Supply Scheme within Contai- I &amp; III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000634/2022-2023</t>
+  </si>
+  <si>
+    <t>2313/TD</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line to accommodate FHTC for Augmentation of Contai Saline Area Zone-I ( Phase - B) Water Supply Scheme within Contai- I &amp; III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur. (Part-II)</t>
+  </si>
+  <si>
+    <t>ORD/000697/2022-2023</t>
+  </si>
+  <si>
+    <t>2312/TD</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Contai Saline Area PWSS to Accommodate FHTC in Contai-I &amp; III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District (Zone-II), under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Srinath Ranjan Ghosh, AE/Haldia Electrical Sub-Divi</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division,Sri Sukanta Mondal, JE/Haldia Electrical Sub-Division.</t>
+  </si>
+  <si>
+    <t>ORD/001513/2022-2023</t>
+  </si>
+  <si>
+    <t>357/W/MMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>K.S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Ground Water Based Contai Saline Area Zone-I PWSS to Accommodate FHTC in Contai-I &amp; III Block under Contai Sub-Division of Tamluk Division in Purba Medinipur District (Phase-B), under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Mrityunjoy Paria, JE/Haldia Electrical Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/001744/2022-2023</t>
+  </si>
+  <si>
+    <t>642/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. JIT ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>611/TD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line to accommodate FHTC with construction of R.C.C. Elevated Reservoir of capacity 250 cum and staging height 20.00 mtr. as per Departmental Drawing with allied works for Augmentation of Contai Saline Area Zone-I (Phase - B) Water Supply Scheme within Contai- I &amp; III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur. (Part-I)</t>
-[...62 lines deleted...]
-    <t>M/S. JIT ENTERPRISE</t>
+    <t>Electric Quotation for CONTAI S.A. RAJ (PHASE-B) Water Supply Scheme T/W-II,Zone-III, (Ref. ID-204114270)</t>
+  </si>
+  <si>
+    <t>BILL/02907/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-321</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of Boundary Wall, Construction of Pump house and allied works of Reservoir (OHR) Site under Augmentation of Contai Saline Area Zone-I ( Phase - B) Water Supply Scheme within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E.DTE. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2024-2025</t>
+  </si>
+  <si>
+    <t>3292/TD</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>12/07/2025</t>
+  </si>
+  <si>
+    <t>DEBANANDA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House &amp; Boundary Wall and others allied works for 1st Tube well site under Contai Saline Area Zone-I (Phase-A) Water Supply Scheme ( Augmentation) in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte. (For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>3063/TD</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>GUCHHAIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Boundary Wall &amp; Repairing and renovation of Pump House and others allied works for 2nd Tube well site under Contai Saline Area Zone-I (Phase-B) Water Supply scheme ( Augmentation) in Contai-III Block within Contai Sub-Division under Tamluk Division, PHE Dte. (For Low Land)</t>
+  </si>
+  <si>
+    <t>ORD/000241/2024-2025</t>
+  </si>
+  <si>
+    <t>2680/TD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia x 250 mtr. deep tube well by direct rotary rig method with 200 dia UPVC Strainer of 30 M. length all complete including cost of materials for Contai Saline Area Zone-I Water Supply Scheme of Tube Well No.- II within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001239/2023-2024</t>
   </si>
   <si>
     <t>1085/TD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>RUPKUMAR KARMAKAR</t>
   </si>
   <si>
     <t>Sinking of 300 mm x 200 mm dia x 250 mtr. deep tube well by direct rotary rig method with 200 dia UPVC Strainer of 30 M. length all complete including cost of materials for Contai Saline Area Zone-I Water Supply Scheme of Tube Well No.- I within Contai- III Block under Contai Sub-Division of Tamluk Division P.H.E. Dte. Purba Medinipur.</t>
   </si>
   <si>
     <t>ORD/001238/2023-2024</t>
   </si>
   <si>
     <t>1086/TD</t>
   </si>
   <si>
+    <t>Dismantling chlorinator room &amp; Staff quater at Head Work Site/ Reserver site of Contai S.A. Zone I (Phase B) PWSS under Contai Sub Division, of Tamluk Division P.H.E.Dte. Purba Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>3035/TD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>09/10/2024</t>
+  </si>
+  <si>
+    <t>SUBHENDU HAZRA</t>
+  </si>
+  <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-NACHINDA Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Contai Saline Area Zone-I(Phase-A) Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000149/2024-2025</t>
   </si>
   <si>
     <t>1732/CSD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>GIRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission of Railway Track Between HENRIA-KANTHI Railway Station on Tamluk-Digha Section of Kharagpur S.E. Railway Division of Purba Medinipur for Augmentation of Contai Saline Area Zone-I(Phase-B) Piped Water Supply Scheme in Contai-III Block within Contai Sub-Division under Tamluk Division, P.H.E DTE. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>1735/CSD</t>
   </si>
   <si>
     <t>ABHIJIT BERA</t>
   </si>
   <si>
+    <t>Payment of wayleave facility charges(SER-KGP-2024-WL-53)</t>
+  </si>
+  <si>
+    <t>BILL/00141/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-84</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
+  </si>
+  <si>
+    <t>Payment of wayleave facility charges(SER-KGP-2024-WL-49)</t>
+  </si>
+  <si>
+    <t>BILL/00137/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-80</t>
+  </si>
+  <si>
     <t>Way Leave Plan and Survey Charges under railway track permission for Application ID SER-KGP-2023-WL-136 under Tamluk Division, PHE Dte.</t>
   </si>
   <si>
+    <t>BILL/01940/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-894</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
     <t>BILL/00570/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-236</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
-    <t>FA &amp; CAO, S.E. RAILWAY, GRC.</t>
-[...13 lines deleted...]
-  <si>
     <t>Payment of Wayleave facility charges (SER-KGP-2024-WL-52)</t>
   </si>
   <si>
     <t>BILL/00140/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-83</t>
   </si>
   <si>
-    <t>Payment of wayleave facility charges(SER-KGP-2024-WL-49)</t>
-[...7 lines deleted...]
-  <si>
     <t>payment of way leave facility cahrges(SER-KGP-2024-WL-51)</t>
   </si>
   <si>
     <t>BILL/00139/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-82</t>
   </si>
   <si>
     <t>Payment of wayleave charges(SER-KGP-2024-WL-50)</t>
   </si>
   <si>
     <t>BILL/00138/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-81</t>
-  </si>
-[...106 lines deleted...]
-    <t>BISWA NIRMAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1115,372 +1115,372 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>31.42</v>
+        <v>439.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>171.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.03</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="P6" s="4">
+        <v>180.42</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>14.77</v>
+      </c>
+      <c r="R6" s="4">
+        <v>8.19</v>
+      </c>
+      <c r="S6" s="4">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>13.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>13.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>18.24</v>
+        <v>31.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>18.4</v>
+        <v>4.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1497,865 +1497,869 @@
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>1.16</v>
+        <v>21.34</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>2.31</v>
+        <v>14.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>0.25</v>
+        <v>10.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>5.41</v>
+        <v>18.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>5.28</v>
+        <v>18.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>5.59</v>
+        <v>3.53</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>5.3</v>
+        <v>1.16</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.31</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>2.31</v>
+      </c>
+      <c r="R18" s="4">
         <v>100</v>
       </c>
-      <c r="I18" s="13"/>
-[...24 lines deleted...]
-      </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>4.72</v>
+        <v>5.41</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="P20" s="4">
-        <v>0.65</v>
+        <v>5.59</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>44</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="P21" s="4">
-        <v>180.42</v>
+        <v>0.65</v>
       </c>
       <c r="Q21" s="4">
-        <v>14.77</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>8.19</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>21.34</v>
+        <v>0.25</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="P23" s="4">
-        <v>14.07</v>
+        <v>5.28</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="P24" s="4">
-        <v>3.53</v>
+        <v>5.3</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="P25" s="4">
-        <v>10.08</v>
+        <v>9.38</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>